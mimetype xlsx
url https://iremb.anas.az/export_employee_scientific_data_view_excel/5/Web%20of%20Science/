--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -3026,51 +3026,51 @@
       <c r="N22" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQX-0125-2023</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>2838</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-05-13T07:43:44.546783</t>
+          <t>2026-09-18T00:47:13.894044</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
@@ -12424,51 +12424,51 @@
       <c r="N106" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/HGA-4815-2022</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>2836</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>4</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>4</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>4</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-05-13T07:49:35.777945</t>
+          <t>2026-09-18T00:52:59.694940</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>1</v>
@@ -12545,61 +12545,61 @@
       <c r="L107" t="inlineStr">
         <is>
           <t>Folklor İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/AFG-3078-2022</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
         <v>2837</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="S107" s="2" t="n">
         <v>5</v>
       </c>
       <c r="T107" s="2" t="n">
         <v>3</v>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2026-05-13T07:43:44.546783</t>
+          <t>2026-09-18T00:47:13.894044</t>
         </is>
       </c>
       <c r="V107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X107" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>