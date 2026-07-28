--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -2933,51 +2933,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1495/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>3159</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.129774</t>
+          <t>2026-07-11T00:05:48.089234</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -6581,52 +6581,60 @@
       <c r="H53" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr"/>
-      <c r="N53" t="inlineStr"/>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1527/6/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr"/>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>0</v>
@@ -7055,51 +7063,51 @@
       <c r="N57" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1531/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>3229</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.142850</t>
+          <t>2026-07-11T00:05:48.103263</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
@@ -10028,51 +10036,51 @@
       <c r="N84" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1558/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>3143</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.150373</t>
+          <t>2026-07-11T00:05:48.111786</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
@@ -10151,51 +10159,51 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1559/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>3255</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.158384</t>
+          <t>2026-07-11T00:05:48.122695</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y85" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
@@ -10274,51 +10282,51 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1560/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>3160</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.167433</t>
+          <t>2026-07-11T00:05:48.135725</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
@@ -10506,51 +10514,51 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1562/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>3145</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.175187</t>
+          <t>2026-07-11T00:05:48.144011</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
@@ -10629,51 +10637,51 @@
       <c r="N89" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1563/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>3146</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.182708</t>
+          <t>2026-07-11T00:05:48.152808</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
@@ -10986,51 +10994,51 @@
       <c r="N92" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1566/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>3168</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.190718</t>
+          <t>2026-07-11T00:05:48.162317</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
@@ -11981,51 +11989,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1575/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>3253</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.199547</t>
+          <t>2026-07-11T00:05:48.170848</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
@@ -12104,51 +12112,51 @@
       <c r="N102" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1576/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>3254</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.207544</t>
+          <t>2026-07-11T00:05:48.178775</t>
         </is>
       </c>
       <c r="V102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X102" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
@@ -14197,51 +14205,51 @@
       <c r="N121" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1595/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>3144</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U121" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.215064</t>
+          <t>2026-07-11T00:05:48.186906</t>
         </is>
       </c>
       <c r="V121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X121" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC121" s="2" t="n">
         <v>0</v>
@@ -15603,51 +15611,51 @@
       <c r="N133" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1607/6/#ameadergipark</t>
         </is>
       </c>
       <c r="O133" s="2" t="n">
         <v>3142</v>
       </c>
       <c r="P133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U133" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.222590</t>
+          <t>2026-07-11T00:05:48.194916</t>
         </is>
       </c>
       <c r="V133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X133" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y133" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC133" s="2" t="n">
         <v>0</v>