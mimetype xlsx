--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -714,110 +714,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=xpwUDo4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>589</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="W2" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="X2" s="2" t="n">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z2" s="2" t="n">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD2" s="2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="AE2" s="2" t="n">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG2" s="2" t="n">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="AH2" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>1477</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Nəcəf oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Həbibov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -841,110 +841,110 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pH4Svs4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>590</v>
       </c>
       <c r="P3" s="2" t="n">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W3" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z3" s="2" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="AA3" s="2" t="n">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE3" s="2" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="AF3" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AH3" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>1478</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Səadət</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Şıxıyeva</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -972,110 +972,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Faam1d8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>591</v>
       </c>
       <c r="P4" s="2" t="n">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z4" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>5</v>
+        <v>-20</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>1479</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sübhan</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Ələkbər oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Talıblı</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -1103,107 +1103,107 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Sm1DXCsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>592</v>
       </c>
       <c r="P5" s="2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="2" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z5" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AG5" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AH5" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>1480</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Məlikova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -1234,104 +1234,104 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ogZvh50AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>593</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA6" s="2" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>1481</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Yaxşıxanım</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Balahüseyn qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Nəsirova</t>
@@ -1361,110 +1361,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Hs2r3owAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>594</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>1482</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Əfşan</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Heydər qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Şəfiyeva</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -1508,51 +1508,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XrLzTAsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>1169</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1990,51 +1990,51 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yoH33eAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>1201</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
@@ -2117,51 +2117,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FnuBKjEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>595</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
@@ -2248,51 +2248,51 @@
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AzJM6rgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>596</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
@@ -2379,51 +2379,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9nMMNhkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>1175</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -2510,51 +2510,51 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=O7mvGfkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>597</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X16" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>1</v>
@@ -3101,51 +3101,51 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=soB9OVkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>598</v>
       </c>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
@@ -3345,51 +3345,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LZlWwaEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>599</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>18</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
@@ -3476,51 +3476,51 @@
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wEB8FeoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>1181</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
@@ -3607,51 +3607,51 @@
       <c r="N25" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VG9lYmAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>1183</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>2</v>
@@ -3738,51 +3738,51 @@
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ish1aAoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>1184</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>67</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
@@ -4216,51 +4216,51 @@
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=cQUotEwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>1202</v>
       </c>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
@@ -4347,51 +4347,51 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ti09YMYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1188</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
@@ -4571,92 +4571,92 @@
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qA29xVEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>600</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>45</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
         <v>45</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>1508</v>
       </c>
       <c r="B34" t="inlineStr">
@@ -4718,51 +4718,51 @@
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=njL4RCgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>601</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>1</v>
@@ -4849,51 +4849,51 @@
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BLuBnhMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>1168</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>2</v>
@@ -5097,51 +5097,51 @@
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=WP1_-LkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>1193</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>1</v>
@@ -5345,51 +5345,51 @@
       <c r="N39" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BP4aCEoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>602</v>
       </c>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
@@ -5472,51 +5472,51 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ThpmpzwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>603</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X40" s="2" t="n">
         <v>32</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>33</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>3</v>
@@ -5583,110 +5583,110 @@
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YtPgzS4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>604</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>1516</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Bəşarət</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Bəşirova</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -5710,92 +5710,92 @@
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Y3hVPbYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>605</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X42" s="2" t="n">
         <v>28</v>
       </c>
       <c r="Y42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC42" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>28</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>1517</v>
       </c>
       <c r="B43" t="inlineStr">
@@ -5849,51 +5849,51 @@
       <c r="N43" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eussUtUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>1173</v>
       </c>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X43" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
@@ -6424,51 +6424,51 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=EQY7e0wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>1178</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X48" s="2" t="n">
         <v>35</v>
       </c>
       <c r="Y48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
@@ -6555,51 +6555,51 @@
       <c r="N49" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bMvA_JUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>1179</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
         <v>36</v>
       </c>
       <c r="Y49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
@@ -6686,51 +6686,51 @@
       <c r="N50" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wdp0vusAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>606</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X50" s="2" t="n">
         <v>39</v>
       </c>
       <c r="Y50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
@@ -7039,91 +7039,91 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bRmxYCQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>1186</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>1528</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>İsfəndiyar qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
@@ -7263,107 +7263,107 @@
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Nbsd2z8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>607</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V55" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
         <v>62</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AF55" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>1530</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Cabbar qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Qasımova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
@@ -7402,51 +7402,51 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IQv-7JkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>1199</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
@@ -7509,110 +7509,110 @@
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iLmL9gQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>609</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA57" s="2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE57" s="2" t="n">
         <v>19</v>
       </c>
       <c r="AF57" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG57" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AH57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>1532</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Saleh</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Türbətəli oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Dostəliyev</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
@@ -7757,51 +7757,51 @@
       <c r="N59" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nmta9lIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>1170</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
@@ -7997,51 +7997,51 @@
       <c r="N61" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ONMXnd4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
         <v>1172</v>
       </c>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X61" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
@@ -9121,51 +9121,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=l6TrTFIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>610</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
@@ -9466,51 +9466,51 @@
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bfIi6KkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>611</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
@@ -9593,51 +9593,51 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lwNxzbkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>612</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -9716,51 +9716,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=B9R4M1wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>1185</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -9839,51 +9839,51 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_aQkwV0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>613</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
@@ -10293,51 +10293,51 @@
       <c r="N81" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Gmwa09IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>1195</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
@@ -10634,110 +10634,110 @@
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gl7IsR0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>614</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE84" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI84" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>1559</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Hilal</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ağamoğlanov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
@@ -10773,91 +10773,91 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=B6J3YoUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>615</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Y85" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE85" s="2" t="n">
         <v>18</v>
       </c>
       <c r="AF85" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AG85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH85" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Elxan</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Rza oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
@@ -10896,85 +10896,85 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=sAhj4g8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>616</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y86" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AF86" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>1561</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Novruz</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Ağagül oğlu</t>
         </is>
       </c>
@@ -11019,51 +11019,51 @@
       <c r="N87" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pll3xwMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>617</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
@@ -11142,82 +11142,82 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=I-Y3IFYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>1269</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>1563</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Solmaz</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
@@ -11265,51 +11265,51 @@
       <c r="N89" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=KUj7JXUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>618</v>
       </c>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
@@ -11380,86 +11380,86 @@
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=i-sAKVAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>619</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA90" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
@@ -11527,51 +11527,51 @@
       <c r="N91" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=X57RcKYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>620</v>
       </c>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X91" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y91" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
@@ -11634,110 +11634,110 @@
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2Nkv05YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>621</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X92" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA92" s="2" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE92" s="2" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AF92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG92" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH92" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>1567</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Fərəh</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
@@ -11991,51 +11991,51 @@
       <c r="N95" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hEvH9iYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>1176</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U95" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X95" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y95" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
@@ -12231,51 +12231,51 @@
       <c r="N97" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=NYnk_tYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>1177</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
@@ -12572,51 +12572,51 @@
       <c r="N100" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=i62UZ9YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>622</v>
       </c>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X100" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
@@ -12695,51 +12695,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FaeRFEsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>623</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>24</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>1</v>
@@ -12818,51 +12818,51 @@
       <c r="N102" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=bbrpO9MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>1182</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X102" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y102" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
@@ -12941,51 +12941,51 @@
       <c r="N103" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=PHMrjNsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>624</v>
       </c>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X103" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
@@ -13064,51 +13064,51 @@
       <c r="N104" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JS8cuzcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>625</v>
       </c>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X104" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y104" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
@@ -13841,51 +13841,51 @@
       <c r="N111" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pGCbuLIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
         <v>1190</v>
       </c>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U111" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X111" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
@@ -14073,51 +14073,51 @@
       <c r="N113" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=xYW9WjAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
         <v>1191</v>
       </c>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U113" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X113" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
@@ -14196,51 +14196,51 @@
       <c r="N114" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ckEHjeYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>1192</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U114" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X114" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC114" s="2" t="n">
         <v>0</v>
@@ -14436,51 +14436,51 @@
       <c r="N116" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FX4rLugAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
         <v>626</v>
       </c>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U116" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X116" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y116" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC116" s="2" t="n">
         <v>0</v>
@@ -14777,94 +14777,94 @@
       <c r="N119" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UHQpJ74AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>627</v>
       </c>
       <c r="P119" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U119" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X119" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z119" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA119" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE119" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG119" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI119" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>1594</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mübariz qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Eminova</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr"/>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
@@ -15009,104 +15009,104 @@
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VzqPNYkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>629</v>
       </c>
       <c r="P121" s="2" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U121" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V121" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W121" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X121" s="2" t="n">
         <v>42</v>
       </c>
       <c r="Y121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z121" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA121" s="2" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC121" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD121" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE121" s="2" t="n">
         <v>42</v>
       </c>
       <c r="AF121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG121" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI121" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>1596</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Fərda</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Məhərrəm oğlu</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Əsədov</t>
@@ -15140,110 +15140,110 @@
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=uOm0ET0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>630</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="W122" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="X122" s="2" t="n">
         <v>38</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AA122" s="2" t="n">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="AB122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC122" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AD122" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE122" s="2" t="n">
         <v>38</v>
       </c>
       <c r="AF122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG122" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI122" s="2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>1597</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Səməd</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Zülfəli oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Bayramzadə</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15287,51 +15287,51 @@
       <c r="N123" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ELDE1-wAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
         <v>631</v>
       </c>
       <c r="P123" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Q123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U123" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V123" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W123" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X123" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z123" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA123" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AB123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC123" s="2" t="n">
         <v>1</v>
@@ -15402,110 +15402,110 @@
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LBaDbr0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
         <v>1167</v>
       </c>
       <c r="P124" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U124" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V124" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X124" s="2" t="n">
         <v>61</v>
       </c>
       <c r="Y124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA124" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC124" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE124" s="2" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH124" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI124" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>1599</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Namiq</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15529,92 +15529,92 @@
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2tewXlMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
         <v>632</v>
       </c>
       <c r="P125" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U125" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V125" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X125" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA125" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC125" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE125" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI125" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>1600</v>
       </c>
       <c r="B126" t="inlineStr">
@@ -15656,98 +15656,98 @@
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9JUPXzoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>633</v>
       </c>
       <c r="P126" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V126" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X126" s="2" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Y126" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA126" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC126" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE126" s="2" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AF126" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI126" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>1601</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Mehdi</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
@@ -15920,51 +15920,51 @@
       <c r="N128" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=MbfJRVMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
         <v>634</v>
       </c>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U128" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X128" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC128" s="2" t="n">
         <v>0</v>
@@ -16051,51 +16051,51 @@
       <c r="N129" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kFdNGgYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>635</v>
       </c>
       <c r="P129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X129" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC129" s="2" t="n">
         <v>1</v>
@@ -16182,51 +16182,51 @@
       <c r="N130" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Apei-iIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
         <v>636</v>
       </c>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U130" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X130" s="2" t="n">
         <v>77</v>
       </c>
       <c r="Y130" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC130" s="2" t="n">
         <v>0</v>
@@ -16426,51 +16426,51 @@
       <c r="N132" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=BZhae0UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
         <v>1187</v>
       </c>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U132" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X132" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC132" s="2" t="n">
         <v>0</v>
@@ -16541,107 +16541,107 @@
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kIKJChsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O133" s="2" t="n">
         <v>637</v>
       </c>
       <c r="P133" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U133" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V133" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X133" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Y133" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z133" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA133" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC133" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE133" s="2" t="n">
         <v>13</v>
       </c>
       <c r="AF133" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG133" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AH133" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI133" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>1608</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Usub qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
@@ -16688,51 +16688,51 @@
       <c r="N134" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=NMJ823EAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O134" s="2" t="n">
         <v>638</v>
       </c>
       <c r="P134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U134" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X134" s="2" t="n">
         <v>40</v>
       </c>
       <c r="Y134" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC134" s="2" t="n">
         <v>0</v>
@@ -16811,51 +16811,51 @@
       <c r="N135" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DZpBAVAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
         <v>639</v>
       </c>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U135" t="inlineStr">
         <is>
-          <t>2026-06-04T04:23:38.817384</t>
+          <t>2026-09-14T16:31:19.181597</t>
         </is>
       </c>
       <c r="V135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X135" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC135" s="2" t="n">
         <v>0</v>