--- v0 (2026-04-17)
+++ v1 (2026-06-25)
@@ -14369,51 +14369,51 @@
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
           <t>Şərqşünaslıq elminin tarixi və nəzəriyyəsi şöbəsi</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-9316-0983</t>
@@ -14494,51 +14494,51 @@
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
           <t>Ərəb ölkələri tarixi və iqtisadiyyatı</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0002-9034-0011</t>
@@ -14619,51 +14619,51 @@
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Bayramzadə</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
           <t>Cənubi Azərbaycan şöbəsi</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-6933-7021</t>
@@ -14744,51 +14744,51 @@
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
           <t>İran tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0001-7519-620X</t>
@@ -14865,51 +14865,51 @@
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Eldar oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F125" t="inlineStr"/>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
           <t>Türkiyə tarixi və iqtisadiyyatı şöbəsi</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0003-4356-6111</t>
@@ -14986,51 +14986,51 @@
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F126" t="inlineStr"/>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
           <t>Din və ictimai fikir</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t xml:space="preserve">https://orcid.org/0000-0001-9784-3466 </t>
@@ -15111,51 +15111,51 @@
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Kazımov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>filologiya elmləri doktoru</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>Yazılı abidələrin tədqiqi və nəşri</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M127" t="inlineStr"/>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
@@ -15228,51 +15228,51 @@
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Verdiyeva</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
           <t>İran filologiyası</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-5088-1174</t>
@@ -15353,51 +15353,51 @@
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Gündoğdu</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
           <t>Türk filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr"/>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr"/>
       <c r="P129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
@@ -15470,51 +15470,51 @@
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Ələkbərova</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
           <t>Ərəb filologiyası şöbəsi</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0004-5348-6478</t>
@@ -15595,51 +15595,51 @@
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Babaşlı</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>ilahiyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
           <t>Şərq-Qərb şöbəsi</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>https://orcid.org/0000-0001-5594-0997</t>
@@ -15716,51 +15716,51 @@
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Ədhəm qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Şixalibəyli</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>filologiya üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
           <t>Asiya Sakit okean regionu ölkələri şöbəsi</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>https://orcid.org/0009-0009-8171-7129</t>
@@ -15841,51 +15841,51 @@
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Seyidbəyli</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
           <t>Şərq ölkələrinin tarixşünaslığı şöbəsi</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
           <t>Orcid</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t xml:space="preserve">https://orcid.org/0000-0001-6827-5885 </t>
@@ -15966,51 +15966,51 @@
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>hüquq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr">
         <is>
           <t>Elektron xidmətlər şöbəs</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M134" t="inlineStr"/>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr"/>
       <c r="P134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q134" s="2" t="n">
         <v>0</v>