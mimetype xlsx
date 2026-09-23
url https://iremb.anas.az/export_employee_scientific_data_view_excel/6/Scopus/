--- v1 (2026-06-24)
+++ v2 (2026-09-23)
@@ -14057,51 +14057,51 @@
       <c r="N121" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57222669212</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>1209</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>1</v>
       </c>
       <c r="R121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U121" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:30.975799</t>
+          <t>2026-09-18T00:04:43.921992</t>
         </is>
       </c>
       <c r="V121" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X121" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA121" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB121" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AC121" s="2" t="n">
         <v>1</v>
@@ -14188,51 +14188,51 @@
       <c r="N122" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=27667489800</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>1266</v>
       </c>
       <c r="P122" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>5</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-05T01:10:30.975799</t>
+          <t>2026-09-18T00:04:43.921992</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X122" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA122" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB122" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>1</v>