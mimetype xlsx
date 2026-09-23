--- v0 (2026-05-24)
+++ v1 (2026-09-23)
@@ -843,51 +843,51 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IUM-7018-2023</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>2843</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-05-13T07:57:02.127037</t>
+          <t>2026-09-18T01:01:02.459264</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
@@ -10450,51 +10450,51 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQT-8003-2023</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>1293</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-05-13T07:57:02.127037</t>
+          <t>2026-09-18T01:01:02.459264</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
@@ -10906,101 +10906,101 @@
       <c r="L92" t="inlineStr">
         <is>
           <t>Akademik Ziya Bünyadov adına Şərqşünaslıq İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/HPG-3685-2023</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>1296</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="S92" s="2" t="n">
         <v>3</v>
       </c>
-      <c r="S92" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="T92" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-05-13T07:57:02.127037</t>
+          <t>2026-09-18T01:01:02.459264</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH92" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI92" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>1567</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Fərəh</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Aydın qızı</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
@@ -14099,51 +14099,51 @@
       <c r="N121" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/HKO-7156-2023</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
         <v>1295</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R121" s="2" t="n">
         <v>15</v>
       </c>
       <c r="S121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U121" t="inlineStr">
         <is>
-          <t>2026-05-13T07:57:02.127037</t>
+          <t>2026-09-18T01:01:02.459264</t>
         </is>
       </c>
       <c r="V121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC121" s="2" t="n">
         <v>0</v>
@@ -15158,51 +15158,51 @@
       <c r="N130" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/IQT-7899-2023</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
         <v>1294</v>
       </c>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R130" s="2" t="n">
         <v>3</v>
       </c>
       <c r="S130" s="2" t="n">
         <v>1</v>
       </c>
       <c r="T130" s="2" t="n">
         <v>1</v>
       </c>
       <c r="U130" t="inlineStr">
         <is>
-          <t>2026-05-13T07:57:02.127037</t>
+          <t>2026-09-18T01:01:02.459264</t>
         </is>
       </c>
       <c r="V130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X130" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC130" s="2" t="n">
         <v>0</v>