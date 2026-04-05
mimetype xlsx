--- v0 (2025-12-03)
+++ v1 (2026-04-05)
@@ -423,72 +423,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI173"/>
+  <dimension ref="A1:AI179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="74" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="61" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
-    <col width="59" customWidth="1" min="14" max="14"/>
+    <col width="60" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
     <col width="40" customWidth="1" min="19" max="19"/>
     <col width="45" customWidth="1" min="20" max="20"/>
     <col width="13" customWidth="1" min="21" max="21"/>
     <col width="9" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="13" customWidth="1" min="25" max="25"/>
     <col width="20" customWidth="1" min="26" max="26"/>
     <col width="27" customWidth="1" min="27" max="27"/>
     <col width="30" customWidth="1" min="28" max="28"/>
     <col width="23" customWidth="1" min="29" max="29"/>
     <col width="25" customWidth="1" min="30" max="30"/>
     <col width="28" customWidth="1" min="31" max="31"/>
     <col width="27" customWidth="1" min="32" max="32"/>
     <col width="34" customWidth="1" min="33" max="33"/>
     <col width="23" customWidth="1" min="34" max="34"/>
     <col width="22" customWidth="1" min="35" max="35"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -3578,61 +3578,65 @@
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>1813</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Pərvanə</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Telman qızı</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Mustafazadə</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>texnika üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
@@ -5223,51 +5227,51 @@
       <c r="B43" t="inlineStr">
         <is>
           <t>Nigar</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>İmran qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Camalova</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
@@ -8283,51 +8287,51 @@
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
@@ -8400,51 +8404,51 @@
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Əsədova</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
@@ -8513,51 +8517,51 @@
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Eyvazova</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
@@ -8630,51 +8634,51 @@
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kocayeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
@@ -8747,51 +8751,51 @@
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
@@ -8864,51 +8868,51 @@
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Balayev</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
@@ -8981,51 +8985,51 @@
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
@@ -9098,70 +9102,78 @@
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Ağalarov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr"/>
-      <c r="N78" t="inlineStr"/>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1863/7/#ameadergipark</t>
+        </is>
+      </c>
       <c r="O78" t="inlineStr"/>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U78" t="inlineStr"/>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
         <v>0</v>
@@ -9215,51 +9227,51 @@
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr"/>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
@@ -9328,51 +9340,51 @@
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Gözəlova</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
           <t>Azərbaycan-Böyük Britaniya qarşılıqlı münasibətlərinin tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1865/7/#ameadergipark</t>
@@ -9453,51 +9465,51 @@
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Haciyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
@@ -9570,51 +9582,51 @@
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
@@ -9687,51 +9699,51 @@
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
@@ -9804,51 +9816,51 @@
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
@@ -9921,51 +9933,51 @@
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
@@ -10034,51 +10046,51 @@
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Seyfulla oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Məlikov</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
@@ -10143,51 +10155,51 @@
       <c r="B87" t="inlineStr">
         <is>
           <t>Ellada</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Abubəkir qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Bəkirova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
@@ -10260,51 +10272,51 @@
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Əmirbəyova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
@@ -10377,51 +10389,51 @@
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Aydəmirov</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
@@ -10494,51 +10506,51 @@
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -10611,51 +10623,51 @@
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Nəzərli</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
@@ -10728,51 +10740,51 @@
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
@@ -10845,51 +10857,51 @@
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Qurbanlı</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
@@ -10962,51 +10974,51 @@
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>hüquq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
@@ -11075,51 +11087,51 @@
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
@@ -11188,51 +11200,51 @@
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yaqub oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
@@ -11305,51 +11317,51 @@
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Soltanova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
@@ -11422,51 +11434,51 @@
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Mustafa</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
@@ -11539,51 +11551,51 @@
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -11656,51 +11668,51 @@
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>ilahiyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
@@ -11773,51 +11785,51 @@
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
@@ -11882,51 +11894,51 @@
       <c r="B102" t="inlineStr">
         <is>
           <t>Lamiyə</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Qafar-zadə</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M102" t="inlineStr"/>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr"/>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
@@ -11999,51 +12011,51 @@
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
@@ -12116,51 +12128,51 @@
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12233,51 +12245,51 @@
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Rəhmanzadə</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
@@ -12346,51 +12358,51 @@
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Xalid qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
@@ -12445,61 +12457,69 @@
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>1893</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Esmira</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Rahim qızı</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Vahabova</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr"/>
-      <c r="F107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Prezident</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
@@ -12572,51 +12592,51 @@
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
@@ -12685,51 +12705,51 @@
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Xankişi oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr"/>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
@@ -12802,51 +12822,51 @@
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M110" t="inlineStr"/>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr"/>
       <c r="P110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q110" s="2" t="n">
         <v>0</v>
@@ -12919,51 +12939,51 @@
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
@@ -13032,51 +13052,51 @@
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Fərahim qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Əmirova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr"/>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
@@ -13149,51 +13169,51 @@
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr"/>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
@@ -13262,51 +13282,51 @@
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mobil qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F114" t="inlineStr"/>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr"/>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
@@ -13379,51 +13399,51 @@
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Xəlilli</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M115" t="inlineStr"/>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr"/>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
@@ -13496,51 +13516,51 @@
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Novruzov</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M116" t="inlineStr"/>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr"/>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
@@ -13613,51 +13633,51 @@
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>İsmayılzadə</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M117" t="inlineStr"/>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr"/>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
@@ -13730,51 +13750,51 @@
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Səfərov</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr"/>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
@@ -13847,51 +13867,51 @@
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" t="inlineStr"/>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr"/>
       <c r="P119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
@@ -13964,51 +13984,51 @@
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Əsədli</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" t="inlineStr"/>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr"/>
       <c r="P120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
@@ -14077,51 +14097,51 @@
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M121" t="inlineStr"/>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr"/>
       <c r="P121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
@@ -14194,51 +14214,51 @@
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Ciddi</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr"/>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr"/>
       <c r="P122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
@@ -14311,51 +14331,51 @@
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M123" t="inlineStr"/>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr"/>
       <c r="P123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q123" s="2" t="n">
         <v>0</v>
@@ -14424,51 +14444,51 @@
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Kamil oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F124" t="inlineStr"/>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr"/>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr"/>
       <c r="P124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q124" s="2" t="n">
         <v>0</v>
@@ -14541,51 +14561,51 @@
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məhərrəmov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr"/>
       <c r="P125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
@@ -14658,51 +14678,51 @@
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr"/>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr"/>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
@@ -14771,51 +14791,51 @@
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Şahvələd oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F127" t="inlineStr"/>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" t="inlineStr"/>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
@@ -14888,51 +14908,51 @@
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" t="inlineStr"/>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr"/>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
@@ -15005,51 +15025,51 @@
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Qafarova</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr"/>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr"/>
       <c r="P129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
@@ -15122,51 +15142,51 @@
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" t="inlineStr"/>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr"/>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
@@ -15239,51 +15259,51 @@
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr"/>
       <c r="P131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q131" s="2" t="n">
         <v>0</v>
@@ -15352,51 +15372,51 @@
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" t="inlineStr"/>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr"/>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
@@ -15469,51 +15489,51 @@
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M133" t="inlineStr"/>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr"/>
       <c r="P133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q133" s="2" t="n">
         <v>0</v>
@@ -15586,51 +15606,51 @@
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M134" t="inlineStr"/>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr"/>
       <c r="P134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q134" s="2" t="n">
         <v>0</v>
@@ -15703,51 +15723,51 @@
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M135" t="inlineStr"/>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr"/>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
@@ -15820,51 +15840,51 @@
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Sadıxova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M136" t="inlineStr"/>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr"/>
       <c r="P136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q136" s="2" t="n">
         <v>0</v>
@@ -15937,51 +15957,51 @@
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1923/7/#ameadergipark</t>
@@ -16062,51 +16082,51 @@
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" t="inlineStr"/>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr"/>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
@@ -16179,51 +16199,51 @@
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M139" t="inlineStr"/>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr"/>
       <c r="P139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q139" s="2" t="n">
         <v>0</v>
@@ -16296,51 +16316,51 @@
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Zahidova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M140" t="inlineStr"/>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr"/>
       <c r="P140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
@@ -16413,51 +16433,51 @@
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Şahbazov</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" t="inlineStr"/>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr"/>
       <c r="P141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
@@ -16530,51 +16550,51 @@
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M142" t="inlineStr"/>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr"/>
       <c r="P142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q142" s="2" t="n">
         <v>0</v>
@@ -16643,51 +16663,51 @@
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Nəsimi qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Quluzadə</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" t="inlineStr"/>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr"/>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
@@ -16760,51 +16780,51 @@
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" t="inlineStr"/>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr"/>
       <c r="P144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
@@ -16877,51 +16897,51 @@
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr"/>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr"/>
       <c r="P145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q145" s="2" t="n">
         <v>0</v>
@@ -16994,51 +17014,51 @@
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Ahənçi</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M146" t="inlineStr"/>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr"/>
       <c r="P146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q146" s="2" t="n">
         <v>0</v>
@@ -17107,51 +17127,51 @@
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>İmamverdi qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F147" t="inlineStr"/>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t xml:space="preserve">aparıcı elmi işçi </t>
+          <t xml:space="preserve">Aparıcı elmi işçi </t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" t="inlineStr"/>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr"/>
       <c r="P147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
@@ -17224,51 +17244,51 @@
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Budaqova</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi coğrafiyası elmi qrupu</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi, Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M148" t="inlineStr"/>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr"/>
       <c r="P148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q148" s="2" t="n">
         <v>0</v>
@@ -17341,51 +17361,51 @@
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi, Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M149" t="inlineStr"/>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr"/>
       <c r="P149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q149" s="2" t="n">
         <v>0</v>
@@ -17454,51 +17474,51 @@
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>İbrahimov</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F150" t="inlineStr"/>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1936/7/#ameadergipark</t>
@@ -17579,51 +17599,51 @@
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Qafarov</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr">
         <is>
           <t>Azərbaycan xalqına qarşı soyqırımı: tarixi və konsepsiyası elmi qrupu</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M151" t="inlineStr"/>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr"/>
       <c r="P151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q151" s="2" t="n">
         <v>0</v>
@@ -17692,51 +17712,51 @@
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Sirac oğlu</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Süleymanov</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F152" t="inlineStr"/>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M152" t="inlineStr"/>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr"/>
       <c r="P152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q152" s="2" t="n">
         <v>0</v>
@@ -17809,51 +17829,51 @@
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr">
         <is>
           <t>Qarabağın alban etno-siyasi və mədəni irsi elmi qrupu</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M153" t="inlineStr"/>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr"/>
       <c r="P153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q153" s="2" t="n">
         <v>0</v>
@@ -17918,51 +17938,51 @@
       <c r="B154" t="inlineStr">
         <is>
           <t>Nərmin</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Əliyar qızı</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Xanməmmədova</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr"/>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>baş köməkçi</t>
+          <t>Baş köməkçi</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M154" t="inlineStr"/>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr"/>
       <c r="P154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q154" s="2" t="n">
         <v>0</v>
@@ -18035,51 +18055,51 @@
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>direktor</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M155" t="inlineStr"/>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr"/>
       <c r="P155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q155" s="2" t="n">
         <v>0</v>
@@ -18152,51 +18172,51 @@
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr">
         <is>
           <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>elmi işlər üzrə direktor müavini</t>
+          <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/1942/7/#ameadergipark</t>
@@ -20137,51 +20157,51 @@
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M173" t="inlineStr"/>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr"/>
       <c r="P173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q173" s="2" t="n">
         <v>0</v>
@@ -20214,47 +20234,725 @@
       <c r="AA173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI173" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>2455</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Qasım</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Əhəd oğlu</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Hacıyev</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>texnika elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr"/>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Qafqaz tarixi</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>şöbə müdiri</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr"/>
+      <c r="N174" t="inlineStr"/>
+      <c r="O174" t="inlineStr"/>
+      <c r="P174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U174" t="inlineStr"/>
+      <c r="V174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI174" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>2448</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Nüşabə</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>İsmayıl qızı</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Yaqubova</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr"/>
+      <c r="F175" t="inlineStr"/>
+      <c r="G175" t="inlineStr"/>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Qafqaz tarixi</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr"/>
+      <c r="N175" t="inlineStr"/>
+      <c r="O175" t="inlineStr"/>
+      <c r="P175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U175" t="inlineStr"/>
+      <c r="V175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI175" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
+        <v>2439</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Günay</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Azər qızı</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
+      <c r="F176" t="inlineStr"/>
+      <c r="G176" t="inlineStr"/>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Qafqaz tarixi</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Baş mütəxəssis</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr"/>
+      <c r="N176" t="inlineStr"/>
+      <c r="O176" t="inlineStr"/>
+      <c r="P176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U176" t="inlineStr"/>
+      <c r="V176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI176" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="n">
+        <v>2456</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Günel</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Misir qızı</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Musayeva</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr"/>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Şimali Qafqaz araşdırmaları</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/2456/10/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr"/>
+      <c r="P177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U177" t="inlineStr"/>
+      <c r="V177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI177" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
+        <v>3195</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Aynur</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>İbrahim qızı</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Kərimli</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr"/>
+      <c r="F178" t="inlineStr"/>
+      <c r="G178" t="inlineStr"/>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Şimali Qafqaz araşdırmaları</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr"/>
+      <c r="N178" t="inlineStr"/>
+      <c r="O178" t="inlineStr"/>
+      <c r="P178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U178" t="inlineStr"/>
+      <c r="V178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI178" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
+        <v>2449</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Zeynəb</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Natiq qızı</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Allahverdiyeva</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr"/>
+      <c r="F179" t="inlineStr"/>
+      <c r="G179" t="inlineStr"/>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Şimali Qafqaz araşdırmaları</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Elmi işçi</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>scientific</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>current</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr"/>
+      <c r="N179" t="inlineStr"/>
+      <c r="O179" t="inlineStr"/>
+      <c r="P179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U179" t="inlineStr"/>
+      <c r="V179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI179" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>