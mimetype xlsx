--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI179"/>
+  <dimension ref="A1:AI166"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="74" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="9" customWidth="1" min="11" max="11"/>
     <col width="61" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="60" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="13" customWidth="1" min="16" max="16"/>
     <col width="16" customWidth="1" min="17" max="17"/>
     <col width="17" customWidth="1" min="18" max="18"/>
@@ -651,81 +651,83 @@
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>publ_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>n_citations_byyear_one_month_ago</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>publications_by_month</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>n_citations_by_month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Adil</t>
+          <t>Xeyirbəy</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Mirabdulla oğlu</t>
+          <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Mirabdullayev</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>siyasi elmlər doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr"/>
+      <c r="G2" s="3" t="n">
+        <v>21967</v>
+      </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
@@ -768,86 +770,84 @@
       </c>
       <c r="AC2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Solmaz</t>
+          <t>Nüşabə</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Səttar qızı</t>
+          <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Məhərrəmova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix elmləri doktoru </t>
-[...7 lines deleted...]
-      <c r="G3" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
+      <c r="G3" s="3" t="n">
+        <v>26180</v>
+      </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
@@ -885,86 +885,80 @@
       </c>
       <c r="AC3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Xeyirbəy</t>
+          <t>Mətanət</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Sabir oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Qasımov</t>
-[...12 lines deleted...]
-      <c r="G4" t="inlineStr"/>
+          <t>Bəhramova</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr"/>
+      <c r="G4" s="3" t="n">
+        <v>22093</v>
+      </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
@@ -1002,86 +996,80 @@
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>1790</v>
+        <v>1802</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Nazim</t>
+          <t>Soltan</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Rəhbər oğlu</t>
+          <t>Bəhmən oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
-[...12 lines deleted...]
-      <c r="G5" t="inlineStr"/>
+          <t>Orucov</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" s="3" t="n">
+        <v>20333</v>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1119,86 +1107,84 @@
       </c>
       <c r="AC5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>1791</v>
+        <v>1803</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Aygün</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Məlik qızı</t>
+          <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
+          <t>Əzimova</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix elmləri doktoru </t>
-[...7 lines deleted...]
-      <c r="G6" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr"/>
+      <c r="G6" s="3" t="n">
+        <v>28273</v>
+      </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
@@ -1236,86 +1222,80 @@
       </c>
       <c r="AC6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>1792</v>
+        <v>1804</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Vaqif</t>
+          <t>Şəhla</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Şirin oğlu</t>
+          <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Abışov</t>
-[...12 lines deleted...]
-      <c r="G7" t="inlineStr"/>
+          <t>Məmmədli</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr"/>
+      <c r="G7" s="3" t="n">
+        <v>25592</v>
+      </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
@@ -1353,77 +1333,83 @@
       </c>
       <c r="AC7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>1793</v>
+        <v>1805</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Nüşabə</t>
+          <t>Gülnarə</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Ələsgər qızı</t>
+          <t>Rafael qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Şirəliyeva</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...3 lines deleted...]
-      <c r="G8" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="n">
+        <v>21717</v>
+      </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
@@ -1466,73 +1452,75 @@
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>1794</v>
+        <v>1806</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Mətanət</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Məsim qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Bəhramova</t>
+          <t>Əmənova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
-      <c r="G9" t="inlineStr"/>
+      <c r="G9" s="3" t="n">
+        <v>27150</v>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
@@ -1575,82 +1563,80 @@
       </c>
       <c r="AC9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>1795</v>
+        <v>1812</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Lamiə</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Qara qızı</t>
+          <t>Hacı Məmməd qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Əhmədova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Məmmədova</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
-      <c r="G10" t="inlineStr"/>
+      <c r="G10" s="3" t="n">
+        <v>32768</v>
+      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
@@ -1688,77 +1674,83 @@
       </c>
       <c r="AC10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>1796</v>
+        <v>1813</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Pərvanə</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Ağa İsmayıl qızı</t>
+          <t>Telman qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Ağayeva</t>
+          <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...3 lines deleted...]
-      <c r="G11" t="inlineStr"/>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="n">
+        <v>33552</v>
+      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
@@ -1801,78 +1793,80 @@
       </c>
       <c r="AC11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>1797</v>
+        <v>1814</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Sevil</t>
+          <t>Yaqut</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Qulu qızı</t>
+          <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Yusifova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
-      <c r="G12" t="inlineStr"/>
+      <c r="G12" s="3" t="n">
+        <v>31896</v>
+      </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
@@ -1910,82 +1904,80 @@
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>1798</v>
+        <v>1820</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Aybəniz</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Rza qızı</t>
+          <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Coşkunsu</t>
-[...6 lines deleted...]
-      </c>
+          <t>Osmanova</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
-      <c r="G13" t="inlineStr"/>
+      <c r="G13" s="3" t="n">
+        <v>25806</v>
+      </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
@@ -2023,78 +2015,80 @@
       </c>
       <c r="AC13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>1799</v>
+        <v>1823</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Bahar</t>
+          <t>Nazilə</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Əmənova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
-      <c r="G14" t="inlineStr"/>
+      <c r="G14" s="3" t="n">
+        <v>20065</v>
+      </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
@@ -2132,82 +2126,80 @@
       </c>
       <c r="AC14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>1800</v>
+        <v>1824</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Zəminə</t>
+          <t>Paşa</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Məhəmməd qızı</t>
+          <t>Faiq oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Əsgərova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Həsənli</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
-      <c r="G15" t="inlineStr"/>
+      <c r="G15" s="3" t="n">
+        <v>26139</v>
+      </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
@@ -2245,78 +2237,80 @@
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>1801</v>
+        <v>1826</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Xatirə</t>
+          <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Cahangir qızı</t>
+          <t>Ağadadaş qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Qəhrəmanova</t>
+          <t>Sultanova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr"/>
+      <c r="G16" s="3" t="n">
+        <v>26415</v>
+      </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
@@ -2354,82 +2348,80 @@
       </c>
       <c r="AC16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI16" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>1802</v>
+        <v>1827</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Soltan</t>
+          <t>Aslan</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Bəhmən oğlu</t>
+          <t>Bəybala oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Orucov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Şirəliyev</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
-      <c r="G17" t="inlineStr"/>
+      <c r="G17" s="3" t="n">
+        <v>23065</v>
+      </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2467,78 +2459,80 @@
       </c>
       <c r="AC17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>1803</v>
+        <v>1829</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aygün</t>
+          <t>Səidə</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Səfər qızı</t>
+          <t>Allahşükür qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Əzimova</t>
+          <t>Kazımova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
-      <c r="G18" t="inlineStr"/>
+      <c r="G18" s="3" t="n">
+        <v>28748</v>
+      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
@@ -2576,78 +2570,80 @@
       </c>
       <c r="AC18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI18" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>1804</v>
+        <v>1831</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Şəhla</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Rafiq qızı</t>
+          <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Məmmədli</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
-      <c r="G19" t="inlineStr"/>
+      <c r="G19" s="3" t="n">
+        <v>27456</v>
+      </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
@@ -2685,86 +2681,80 @@
       </c>
       <c r="AC19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI19" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>1805</v>
+        <v>1832</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gülnarə</t>
+          <t>Vüsalə</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Rafael qızı</t>
+          <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Şirəliyeva</t>
-[...12 lines deleted...]
-      <c r="G20" t="inlineStr"/>
+          <t>Əlləzova</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr"/>
+      <c r="G20" s="3" t="n">
+        <v>30127</v>
+      </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
@@ -2802,78 +2792,80 @@
       </c>
       <c r="AC20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>1806</v>
+        <v>1835</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Tamara</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Məsim qızı</t>
+          <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Əmənova</t>
+          <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
-      <c r="G21" t="inlineStr"/>
+      <c r="G21" s="3" t="n">
+        <v>32192</v>
+      </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
@@ -2911,78 +2903,78 @@
       </c>
       <c r="AC21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>1807</v>
+        <v>1836</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Ramin</t>
+          <t>Dinarə</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Allahverdi oğlu</t>
+          <t>Mütəllim qızı</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
+          <t>Babayeva</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Qədim dövr tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
@@ -3020,78 +3012,80 @@
       </c>
       <c r="AC22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>1808</v>
+        <v>1837</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Ruqiyə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Rizvan qızı</t>
+          <t>Rauf qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Baxışova</t>
+          <t>Talıbova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
-      <c r="G23" t="inlineStr"/>
+      <c r="G23" s="3" t="n">
+        <v>30325</v>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
@@ -3129,78 +3123,80 @@
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>1809</v>
+        <v>1848</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Minarə</t>
+          <t>Şölə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Səfiyar qızı</t>
+          <t>Mirdamət qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Ağamalıyeva</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
-      <c r="G24" t="inlineStr"/>
+      <c r="G24" s="3" t="n">
+        <v>32300</v>
+      </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
@@ -3238,78 +3234,80 @@
       </c>
       <c r="AC24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>1810</v>
+        <v>1850</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Lətifə</t>
+          <t>Yüzdanə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Əli qızı</t>
+          <t>Nüsrət qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Əskərova-Surxəlizadə</t>
+          <t>Cabbarlı</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr"/>
-      <c r="G25" t="inlineStr"/>
+      <c r="G25" s="3" t="n">
+        <v>34011</v>
+      </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
@@ -3347,78 +3345,80 @@
       </c>
       <c r="AC25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>1811</v>
+        <v>1851</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Gülşən</t>
+          <t>Selcan</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Fuad qızı</t>
+          <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kəngərlinskaya</t>
+          <t>Həşimova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
-      <c r="G26" t="inlineStr"/>
+      <c r="G26" s="3" t="n">
+        <v>34904</v>
+      </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
@@ -3456,78 +3456,80 @@
       </c>
       <c r="AC26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>1812</v>
+        <v>1852</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Lamiə</t>
+          <t>Əsmər</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Hacı Məmməd qızı</t>
+          <t>İlham qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Sultanova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
-      <c r="G27" t="inlineStr"/>
+      <c r="G27" s="3" t="n">
+        <v>34870</v>
+      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
+          <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
@@ -3565,82 +3567,80 @@
       </c>
       <c r="AC27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>1813</v>
+        <v>1853</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Pərvanə</t>
+          <t>Həmid</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Telman qızı</t>
+          <t>Samir oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Mustafazadə</t>
-[...6 lines deleted...]
-      </c>
+          <t>Quliyev</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
-      <c r="G28" t="inlineStr"/>
+      <c r="G28" s="3" t="n">
+        <v>36362</v>
+      </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Böyük elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
@@ -3678,78 +3678,80 @@
       </c>
       <c r="AC28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI28" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>1814</v>
+        <v>1855</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Yaqut</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Yaqub qızı</t>
+          <t>Ağalar qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
+          <t>Orucova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
-      <c r="G29" t="inlineStr"/>
+      <c r="G29" s="3" t="n">
+        <v>34880</v>
+      </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
@@ -3787,78 +3789,88 @@
       </c>
       <c r="AC29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>1815</v>
+        <v>1860</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Məmmədşəfi qızı</t>
+          <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Ramazanova</t>
-[...4 lines deleted...]
-      <c r="G30" t="inlineStr"/>
+          <t>Axundova</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G30" s="3" t="n">
+        <v>22194</v>
+      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -3896,78 +3908,88 @@
       </c>
       <c r="AC30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI30" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>1816</v>
+        <v>1861</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Alı</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Aqşin qızı</t>
+          <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Babazadə</t>
-[...4 lines deleted...]
-      <c r="G31" t="inlineStr"/>
+          <t>Balayev</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="n">
+        <v>24221</v>
+      </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -4005,78 +4027,88 @@
       </c>
       <c r="AC31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>1817</v>
+        <v>1862</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aysel</t>
+          <t>Gülnaz</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Qəhrəman qızı</t>
+          <t>Hacıömər qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kərimova</t>
-[...4 lines deleted...]
-      <c r="G32" t="inlineStr"/>
+          <t>Mahmudova</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G32" s="3" t="n">
+        <v>25945</v>
+      </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -4114,187 +4146,221 @@
       </c>
       <c r="AC32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI32" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>1818</v>
+        <v>1863</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>İntizar</t>
+          <t>Mübariz</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Hüseynəli qızı</t>
+          <t>Zahid oğlu</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
-[...4 lines deleted...]
-      <c r="G33" t="inlineStr"/>
+          <t>Ağalarov</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="n">
+        <v>27403</v>
+      </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Azərbaycanın hərb tarixi elmi qrupu</t>
+          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O33" t="inlineStr"/>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1863/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>3181</v>
+      </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U33" t="inlineStr"/>
+      <c r="U33" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.401682</t>
+        </is>
+      </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>1819</v>
+        <v>1864</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Şahidə</t>
+          <t>Natiq</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Səməd qızı</t>
+          <t>Nazim oğlu</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Babayeva</t>
-[...4 lines deleted...]
-      <c r="G34" t="inlineStr"/>
+          <t>Məmmədzadə</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="n">
+        <v>26193</v>
+      </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
@@ -4332,187 +4398,215 @@
       </c>
       <c r="AC34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>1820</v>
+        <v>1865</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aybəniz</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Həmzə qızı</t>
+          <t>Rövşən qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Osmanova</t>
-[...2 lines deleted...]
-      <c r="E35" t="inlineStr"/>
+          <t>Gözəlova</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycan-Böyük Britaniya qarşılıqlı münasibətlərinin tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O35" t="inlineStr"/>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1865/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>3149</v>
+      </c>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U35" t="inlineStr"/>
+      <c r="U35" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.413127</t>
+        </is>
+      </c>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>1821</v>
+        <v>1866</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aydın</t>
+          <t>Səidə</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ələskər oğlu</t>
+          <t>Müzəffər qızı</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Əlizadə</t>
-[...4 lines deleted...]
-      <c r="G36" t="inlineStr"/>
+          <t>Haciyeva</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="n">
+        <v>20915</v>
+      </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
@@ -4550,78 +4644,88 @@
       </c>
       <c r="AC36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>1822</v>
+        <v>1867</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Əzizağa</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Fazil qızı</t>
+          <t>Bəhram oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>İsmayılova</t>
-[...4 lines deleted...]
-      <c r="G37" t="inlineStr"/>
+          <t>Ələkbərov</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="n">
+        <v>19247</v>
+      </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
@@ -4659,78 +4763,88 @@
       </c>
       <c r="AC37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI37" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>1823</v>
+        <v>1870</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Nazilə</t>
+          <t>Aqil</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Böyükağa qızı</t>
+          <t>Pirmurad oğlu</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...4 lines deleted...]
-      <c r="G38" t="inlineStr"/>
+          <t>Əhmədov</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="n">
+        <v>28984</v>
+      </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
@@ -4768,78 +4882,88 @@
       </c>
       <c r="AC38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI38" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>1824</v>
+        <v>1875</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Paşa</t>
+          <t>Tofiq</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Faiq oğlu</t>
+          <t>Əliş oğlu</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Həsənli</t>
-[...4 lines deleted...]
-      <c r="G39" t="inlineStr"/>
+          <t>Həsənov</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="n">
+        <v>17721</v>
+      </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
@@ -4877,78 +5001,88 @@
       </c>
       <c r="AC39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>1825</v>
+        <v>1876</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Əzizə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Həsənağa qızı</t>
+          <t>Ənvər qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Nəcəfova</t>
-[...4 lines deleted...]
-      <c r="G40" t="inlineStr"/>
+          <t>Nəzərli</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="n">
+        <v>21732</v>
+      </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
@@ -4986,78 +5120,88 @@
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>1826</v>
+        <v>1877</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Ruhəngiz</t>
+          <t>Aypara</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Ağadadaş qızı</t>
+          <t>Sədi qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Sultanova</t>
-[...4 lines deleted...]
-      <c r="G41" t="inlineStr"/>
+          <t>Rüstəmova</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="n">
+        <v>20436</v>
+      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
@@ -5095,78 +5239,84 @@
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>1827</v>
+        <v>1881</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aslan</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Bəybala oğlu</t>
+          <t>Yaqub oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Şirəliyev</t>
-[...2 lines deleted...]
-      <c r="E42" t="inlineStr"/>
+          <t>Həsənov</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr"/>
-      <c r="G42" t="inlineStr"/>
+      <c r="G42" s="3" t="n">
+        <v>21694</v>
+      </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
@@ -5204,78 +5354,88 @@
       </c>
       <c r="AC42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>1828</v>
+        <v>1882</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Nazilə</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>İmran qızı</t>
+          <t>Bağır qızı</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Camalova</t>
-[...4 lines deleted...]
-      <c r="G43" t="inlineStr"/>
+          <t>Soltanova</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="n">
+        <v>22880</v>
+      </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Baş elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q43" s="2" t="n">
         <v>0</v>
@@ -5313,78 +5473,88 @@
       </c>
       <c r="AC43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI43" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>1829</v>
+        <v>1885</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Səidə</t>
+          <t>Şahlar</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Allahşükür qızı</t>
+          <t>Şahbaz oğlu</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Kazımova</t>
-[...4 lines deleted...]
-      <c r="G44" t="inlineStr"/>
+          <t>Şərifov</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>ilahiyyat üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="n">
+        <v>29852</v>
+      </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
@@ -5422,78 +5592,88 @@
       </c>
       <c r="AC44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>1830</v>
+        <v>1886</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Sənubər</t>
+          <t>Əhməd</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Kəmaləddin qızı</t>
+          <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Həsənova</t>
-[...4 lines deleted...]
-      <c r="G45" t="inlineStr"/>
+          <t>Quliyev</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="n">
+        <v>29055</v>
+      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
@@ -5531,78 +5711,88 @@
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI45" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>1831</v>
+        <v>1887</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Lamiyə</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Novruz qızı</t>
+          <t>Rasim qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...4 lines deleted...]
-      <c r="G46" t="inlineStr"/>
+          <t>Qafar-zadə</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="n">
+        <v>31987</v>
+      </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
@@ -5640,78 +5830,88 @@
       </c>
       <c r="AC46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>1832</v>
+        <v>1889</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Vüsalə</t>
+          <t>Fərəh</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Zakir qızı</t>
+          <t>Adil qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Əlləzova</t>
-[...4 lines deleted...]
-      <c r="G47" t="inlineStr"/>
+          <t>Hüseyn</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="n">
+        <v>24963</v>
+      </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
@@ -5749,78 +5949,88 @@
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI47" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>1833</v>
+        <v>1890</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cəmilə</t>
+          <t>Fuad</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Cəfər qızı</t>
+          <t>Əzizağa oğlu</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...4 lines deleted...]
-      <c r="G48" t="inlineStr"/>
+          <t>Tağıyev</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="n">
+        <v>25567</v>
+      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
@@ -5858,78 +6068,88 @@
       </c>
       <c r="AC48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>1834</v>
+        <v>1891</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Yaşar</t>
+          <t>Şamil</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Əmirvar oğlu</t>
+          <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Bəhramov</t>
-[...4 lines deleted...]
-      <c r="G49" t="inlineStr"/>
+          <t>Rəhmanzadə</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="n">
+        <v>26509</v>
+      </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
@@ -5967,78 +6187,84 @@
       </c>
       <c r="AC49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI49" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>1835</v>
+        <v>1892</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Tamara</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Şahin qızı</t>
+          <t>Xalid qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Rüstəmova</t>
-[...2 lines deleted...]
-      <c r="E50" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr"/>
-      <c r="G50" t="inlineStr"/>
+      <c r="G50" s="3" t="n">
+        <v>26035</v>
+      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
@@ -6076,78 +6302,88 @@
       </c>
       <c r="AC50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>1836</v>
+        <v>1893</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Dinarə</t>
+          <t>Esmira</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Mütəllim qızı</t>
+          <t>Rahim qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Babayeva</t>
-[...4 lines deleted...]
-      <c r="G51" t="inlineStr"/>
+          <t>Vahabova</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="n">
+        <v>20065</v>
+      </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
@@ -6185,78 +6421,88 @@
       </c>
       <c r="AC51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI51" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>1837</v>
+        <v>1896</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Ruqiyə</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Rauf qızı</t>
+          <t>Şəfaddin qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Talıbova</t>
-[...4 lines deleted...]
-      <c r="G52" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="n">
+        <v>24594</v>
+      </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
@@ -6294,78 +6540,88 @@
       </c>
       <c r="AC52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>1838</v>
+        <v>1897</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>İsmayıl</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Balı oğlu</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Umudlu</t>
-[...4 lines deleted...]
-      <c r="G53" t="inlineStr"/>
+          <t>Rəhimova</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="n">
+        <v>27096</v>
+      </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
@@ -6403,78 +6659,84 @@
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI53" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>1839</v>
+        <v>1898</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Larisa</t>
+          <t>Yaqut</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Alekseyevna qızı</t>
+          <t>Fərahim qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Alışanova</t>
-[...2 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+          <t>Əmirova</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr"/>
-      <c r="G54" t="inlineStr"/>
+      <c r="G54" s="3" t="n">
+        <v>28670</v>
+      </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
@@ -6512,78 +6774,88 @@
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI54" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>1840</v>
+        <v>1899</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Vüsalə</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Məmmədovna qızı</t>
+          <t>Əhliman qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...4 lines deleted...]
-      <c r="G55" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="n">
+        <v>27132</v>
+      </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
@@ -6621,78 +6893,82 @@
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI55" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>1841</v>
+        <v>1900</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Həlimə</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Qüvvət qızı</t>
+          <t>Mobil qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kazımova</t>
-[...2 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+          <t>Aslanlı</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
@@ -6730,78 +7006,86 @@
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI56" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>1842</v>
+        <v>1901</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Nəzirə</t>
+          <t>Xəliyəddin</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Vidadi qızı</t>
+          <t>Dəşkiralı oğlu</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Şalbuzova</t>
-[...3 lines deleted...]
-      <c r="F57" t="inlineStr"/>
+          <t>Xəlilli</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Türk xalqlarının etnoqrafiyası</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
@@ -6839,78 +7123,86 @@
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI57" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>1843</v>
+        <v>1902</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Məhbubə</t>
+          <t>Cəlal</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>İmran qızı</t>
+          <t>Əbdürəhman oğlu</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F58" t="inlineStr"/>
+          <t>Novruzov</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Türk xalqlarının etnoqrafiyası</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
@@ -6948,78 +7240,86 @@
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI58" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>1844</v>
+        <v>1903</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Pirağa</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Xanlar qızı</t>
+          <t>Əyyub oğlu</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Səfərova</t>
-[...3 lines deleted...]
-      <c r="F59" t="inlineStr"/>
+          <t>İsmayılzadə</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
@@ -7057,78 +7357,86 @@
       </c>
       <c r="AC59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI59" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>1845</v>
+        <v>1904</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Samirə</t>
+          <t>Rafiq</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Ağasalam qızı</t>
+          <t>Firuz oğlu</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Hadıyeva</t>
-[...3 lines deleted...]
-      <c r="F60" t="inlineStr"/>
+          <t>Səfərov</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q60" s="2" t="n">
         <v>0</v>
@@ -7166,78 +7474,86 @@
       </c>
       <c r="AC60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI60" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>1846</v>
+        <v>1905</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Fidan</t>
+          <t>Kəmalə</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Niyaz qızı</t>
+          <t>Gülağa qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Şahmalıyeva</t>
-[...3 lines deleted...]
-      <c r="F61" t="inlineStr"/>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -7275,78 +7591,86 @@
       </c>
       <c r="AC61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI61" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>1847</v>
+        <v>1906</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Elvin</t>
+          <t>Könül</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ömər oğlu</t>
+          <t>Xanqulu qızı</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Vəliyev</t>
-[...3 lines deleted...]
-      <c r="F62" t="inlineStr"/>
+          <t>Əsədli</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
@@ -7384,78 +7708,82 @@
       </c>
       <c r="AC62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>1848</v>
+        <v>1907</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Şölə</t>
+          <t>İzmira</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Mirdamət qızı</t>
+          <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...2 lines deleted...]
-      <c r="E63" t="inlineStr"/>
+          <t>Quliyeva</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
@@ -7493,78 +7821,86 @@
       </c>
       <c r="AC63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>1849</v>
+        <v>1908</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Xazayır qızı</t>
+          <t>Hüseyn qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
-[...3 lines deleted...]
-      <c r="F64" t="inlineStr"/>
+          <t>Ciddi</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
@@ -7602,78 +7938,86 @@
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI64" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>1850</v>
+        <v>1909</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Yüzdanə</t>
+          <t>Ziyad</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Nüsrət qızı</t>
+          <t>Cümşüd oğlu</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Cabbarlı</t>
-[...3 lines deleted...]
-      <c r="F65" t="inlineStr"/>
+          <t>Əmrahov</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
@@ -7711,78 +8055,82 @@
       </c>
       <c r="AC65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI65" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>1851</v>
+        <v>1910</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Selcan</t>
+          <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Əsəd qızı</t>
+          <t>Kamil oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Həşimova</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>Həsənov</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Qədim dövr tarixi</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
@@ -7820,78 +8168,86 @@
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI66" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>1852</v>
+        <v>1911</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Əsmər</t>
+          <t>Elmar</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>İlham qızı</t>
+          <t>Əli oğlu</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...3 lines deleted...]
-      <c r="F67" t="inlineStr"/>
+          <t>Məhərrəmov</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Qədim dövr tarixi</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
@@ -7929,78 +8285,86 @@
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI67" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>1853</v>
+        <v>1912</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Həmid</t>
+          <t>Elçin</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Samir oğlu</t>
+          <t>Teymur oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Quliyev</t>
-[...3 lines deleted...]
-      <c r="F68" t="inlineStr"/>
+          <t>Qarayev</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Qədim dövr tarixi</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
@@ -8038,78 +8402,82 @@
       </c>
       <c r="AC68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI68" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>1854</v>
+        <v>1913</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gülnar</t>
+          <t>Bəxtiyar</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Rəhman qızı</t>
+          <t>Şahvələd oğlu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Tağıyeva</t>
-[...2 lines deleted...]
-      <c r="E69" t="inlineStr"/>
+          <t>Əhmədov</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
@@ -8147,78 +8515,86 @@
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI69" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>1855</v>
+        <v>1914</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Aynur</t>
+          <t>Eldar</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Ağalar qızı</t>
+          <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Orucova</t>
-[...3 lines deleted...]
-      <c r="F70" t="inlineStr"/>
+          <t>Əliyev</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Kiçik elmi işçi</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
@@ -8256,81 +8632,81 @@
       </c>
       <c r="AC70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI70" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>1856</v>
+        <v>1915</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Fəridə</t>
+          <t>Zeynəb</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Əliyoldaş qızı</t>
+          <t>Ağaməmməd qızı</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Qafarova</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
@@ -8373,81 +8749,81 @@
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI71" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>1857</v>
+        <v>1916</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Rəna</t>
+          <t>Ramil</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Bəylər qızı</t>
+          <t>Yüzəhməd</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Əsədova</t>
+          <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
@@ -8490,77 +8866,81 @@
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI72" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>1858</v>
+        <v>1917</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Zəfər</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Vaqif qızı</t>
+          <t>Mahmud oğlu</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Eyvazova</t>
+          <t>Kərimov</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F73" t="inlineStr"/>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
@@ -8603,81 +8983,77 @@
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI73" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>1859</v>
+        <v>1918</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Tamilla</t>
+          <t>Xuraman</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kocayeva</t>
+          <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
@@ -8720,81 +9096,81 @@
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI74" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>1860</v>
+        <v>1919</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Sevinc</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Rəşid qızı</t>
+          <t>Müsliüm qızı</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Axundova</t>
+          <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
@@ -8837,81 +9213,81 @@
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI75" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>1861</v>
+        <v>1920</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Alı</t>
+          <t>Ənvər</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Məhəmməd oğlu</t>
+          <t>Fəttah oğlu</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Balayev</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
@@ -8954,81 +9330,81 @@
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI76" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>1862</v>
+        <v>1921</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Gülnaz</t>
+          <t>Emiliya</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Hacıömər qızı</t>
+          <t>Kamal qızı</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Mahmudova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
@@ -9071,456 +9447,446 @@
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI77" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>1863</v>
+        <v>1922</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Mübariz</t>
+          <t>Gülcamal</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Zahid oğlu</t>
+          <t>Nəriman qızı</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Ağalarov</t>
+          <t>Sadıxova</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M78" t="inlineStr"/>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="inlineStr"/>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U78" t="inlineStr"/>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE78" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI78" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>1864</v>
+        <v>1923</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Natiq</t>
+          <t>Bəhmən</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Nazim oğlu</t>
+          <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Məmmədzadə</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O79" t="inlineStr"/>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1923/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>3147</v>
+      </c>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U79" t="inlineStr"/>
+      <c r="U79" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.422164</t>
+        </is>
+      </c>
       <c r="V79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>1865</v>
+        <v>1924</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Nigar</t>
+          <t>Tofiq</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Rövşən qızı</t>
+          <t>Ağababa oğlu</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Gözəlova</t>
+          <t>Babayev</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
-[...2 lines deleted...]
-      <c r="F80" t="inlineStr"/>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Azərbaycan-Böyük Britaniya qarşılıqlı münasibətlərinin tarixi elmi qrupu</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M80" t="inlineStr"/>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="inlineStr"/>
       <c r="P80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U80" t="inlineStr"/>
       <c r="V80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y80" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE80" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF80" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI80" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>1866</v>
+        <v>1925</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Səidə</t>
+          <t>Əsəd</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Müzəffər qızı</t>
+          <t>Tanrıverdi oğlu</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Haciyeva</t>
+          <t>Əliyev</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
@@ -9563,81 +9929,81 @@
       </c>
       <c r="AC81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI81" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>1867</v>
+        <v>1926</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Əzizağa</t>
+          <t>Həqiqət</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Bəhram oğlu</t>
+          <t>Əhmədağa qızı</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Ələkbərov</t>
+          <t>Zahidova</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
@@ -9680,81 +10046,81 @@
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI82" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>1868</v>
+        <v>1927</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Mirnazim</t>
+          <t>Tahir</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Mirsalman oğlu</t>
+          <t>Seyidəli oğlu</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Cəfərov</t>
+          <t>Şahbazov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
@@ -9797,81 +10163,81 @@
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI83" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>1869</v>
+        <v>1928</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Mərziyyə</t>
+          <t>Sevda</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>İsgəndərova</t>
+          <t>Səmədova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
@@ -9914,81 +10280,77 @@
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI84" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>1870</v>
+        <v>1929</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Aqil</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Pirmurad oğlu</t>
+          <t>Nəsimi qızı</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Əhmədov</t>
+          <t>Quluzadə</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
@@ -10031,77 +10393,81 @@
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI85" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>1871</v>
+        <v>1930</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Rauf</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Seyfulla oğlu</t>
+          <t>Hacıəli qızı</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Məlikov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F86" t="inlineStr"/>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
@@ -10144,73 +10510,81 @@
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>1872</v>
+        <v>1931</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Ellada</t>
+          <t>Vidadi</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Abubəkir qızı</t>
+          <t>Umud oğlu</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Bəkirova</t>
-[...3 lines deleted...]
-      <c r="F87" t="inlineStr"/>
+          <t>Umudlu</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
@@ -10253,81 +10627,81 @@
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI87" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>1873</v>
+        <v>1932</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Nərminə</t>
+          <t>Pərvin</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Şovkət qızı</t>
+          <t>Əmirəli qızı</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Əmirbəyova</t>
+          <t>Ahənçi</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Azərbaycanın hərb tarixi elmi qrupu</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
@@ -10370,81 +10744,77 @@
       </c>
       <c r="AC88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>1874</v>
+        <v>1933</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Telman</t>
+          <t>Mehparə</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Sabir oğlu</t>
+          <t>İmamverdi qızı</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Aydəmirov</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
@@ -10487,86 +10857,86 @@
       </c>
       <c r="AC89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>1875</v>
+        <v>1934</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Tofiq</t>
+          <t>Sahibə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Əliş oğlu</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>Budaqova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycanın tarixi coğrafiyası elmi qrupu</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -10604,86 +10974,86 @@
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI90" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>1876</v>
+        <v>1935</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Əzizə</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Ənvər qızı</t>
+          <t>Malik qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Nəzərli</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
@@ -10721,203 +11091,213 @@
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI91" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>1877</v>
+        <v>1936</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Aypara</t>
+          <t>Mahir</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Sədi qızı</t>
+          <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Rüstəmova</t>
+          <t>İbrahimov</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M92" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O92" t="inlineStr"/>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1936/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>3148</v>
+      </c>
       <c r="P92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U92" t="inlineStr"/>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.429288</t>
+        </is>
+      </c>
       <c r="V92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE92" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI92" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>1878</v>
+        <v>1937</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Əsəd</t>
+          <t>Vasif</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Canəli oğlu</t>
+          <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Qurbanlı</t>
+          <t>Qafarov</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycan xalqına qarşı soyqırımı: tarixi və konsepsiyası elmi qrupu</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
@@ -10955,86 +11335,82 @@
       </c>
       <c r="AC93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI93" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>1879</v>
+        <v>1938</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Mehman</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Malik oğlu</t>
+          <t>Sirac oğlu</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Əliyev</t>
+          <t>Süleymanov</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>hüquq üzrə fəlsəfə doktoru</t>
-[...6 lines deleted...]
-      </c>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
@@ -11072,82 +11448,86 @@
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI94" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>1880</v>
+        <v>1939</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Raisə</t>
+          <t>Güntəkin</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Rəşid qızı</t>
+          <t>Cəmil qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Cəfərova</t>
+          <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F95" t="inlineStr"/>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Qarabağın alban etno-siyasi və mədəni irsi elmi qrupu</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
@@ -11185,82 +11565,78 @@
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI95" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>1881</v>
+        <v>1940</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Nərmin</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Yaqub oğlu</t>
+          <t>Əliyar qızı</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Həsənov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Xanməmmədova</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş köməkçi</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
@@ -11298,86 +11674,86 @@
       </c>
       <c r="AC96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI96" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>1882</v>
+        <v>1941</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Nazilə</t>
+          <t>Kərim</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Bağır qızı</t>
+          <t>Kərəm oğlu</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Soltanova</t>
+          <t>Şükürov</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
@@ -11415,205 +11791,217 @@
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI97" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>1883</v>
+        <v>1942</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Rəşad</t>
+          <t>İlqar</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Əziz oğlu</t>
+          <t>Vahid oğlu</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Mustafa</t>
+          <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Rəhbərlik</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işlər üzrə direktor müavini</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O98" t="inlineStr"/>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1942/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>3151</v>
+      </c>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T98" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U98" t="inlineStr"/>
+      <c r="U98" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.439300</t>
+        </is>
+      </c>
       <c r="V98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X98" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE98" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI98" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>1884</v>
+        <v>1943</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Mais</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Faiq qızı</t>
+          <t>Israil oğlu</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Axundova</t>
+          <t>Əmrahov</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Dosent</t>
-[...4 lines deleted...]
-      </c>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>---------</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -11651,86 +12039,86 @@
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI99" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>1885</v>
+        <v>1944</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Şahlar</t>
+          <t>Kamran</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Şahbaz oğlu</t>
+          <t>Novruz oğlu</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Şərifov</t>
+          <t>İsmayılov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>ilahiyyat üzrə fəlsəfə doktoru</t>
+          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
@@ -11768,86 +12156,82 @@
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI100" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>1886</v>
+        <v>1945</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Əhməd</t>
+          <t>Tofiq</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Sabir oğlu</t>
+          <t>Teyyub oğlu</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Quliyev</t>
+          <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...6 lines deleted...]
-      </c>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
@@ -11885,78 +12269,82 @@
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI101" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>1887</v>
+        <v>1946</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Lamiyə</t>
+          <t>Ramil</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Rasim qızı</t>
+          <t>Əyyub oğlu</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Qafar-zadə</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>Ağayev</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarix elmləri doktoru </t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M102" t="inlineStr"/>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr"/>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
@@ -11994,86 +12382,86 @@
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI102" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>1889</v>
+        <v>1947</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Fərəh</t>
+          <t>İkirəm</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Adil qızı</t>
+          <t>Kərim oğlu</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hüseyn</t>
+          <t>Ağasiyev</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
@@ -12111,86 +12499,78 @@
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI103" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>1890</v>
+        <v>1948</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Fuad</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Əzizağa oğlu</t>
+          <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Tağıyev</t>
-[...11 lines deleted...]
-      </c>
+          <t>Axundova</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr"/>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12228,86 +12608,86 @@
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI104" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>1891</v>
+        <v>1949</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Şamil</t>
+          <t>Tofiq</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Fazil oğlu</t>
+          <t>Hümbət oğlu</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Rəhmanzadə</t>
+          <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
@@ -12345,82 +12725,82 @@
       </c>
       <c r="AC105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI105" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>1892</v>
+        <v>1950</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Xalid qızı</t>
+          <t>Səid qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Bağırova</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
@@ -12458,86 +12838,86 @@
       </c>
       <c r="AC106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI106" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>1893</v>
+        <v>1951</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Esmira</t>
+          <t>Ədalət</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rahim qızı</t>
+          <t>Qasım oğlu</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Vahabova</t>
+          <t>Qasımov</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>tarix üzrə fəlsəfə doktoru</t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
       <c r="P107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q107" s="2" t="n">
         <v>0</v>
@@ -12575,86 +12955,86 @@
       </c>
       <c r="AC107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI107" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>1894</v>
+        <v>1952</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Mehriban</t>
+          <t>Şövqü</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Fəxrəddin qızı</t>
+          <t>Vaqif oğlu</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
@@ -12692,82 +13072,86 @@
       </c>
       <c r="AC108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI108" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>1895</v>
+        <v>1953</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Ədalət</t>
+          <t>Allahverdi</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Xankişi oğlu</t>
+          <t>Nüsi oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Mustafayev</t>
+          <t>Əlimirzəyev</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
-      <c r="F109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr"/>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
@@ -12805,86 +13189,86 @@
       </c>
       <c r="AC109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI109" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>1896</v>
+        <v>1954</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Cəbi</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Şəfaddin qızı</t>
+          <t>Əmirvar oğlu</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Bəhramov</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M110" t="inlineStr"/>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr"/>
       <c r="P110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q110" s="2" t="n">
         <v>0</v>
@@ -12922,86 +13306,86 @@
       </c>
       <c r="AC110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI110" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>1897</v>
+        <v>1955</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Hacı</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Sabir qızı</t>
+          <t>Nuru oğlu</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Rəhimova</t>
+          <t>Həsənov</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
@@ -13039,199 +13423,217 @@
       </c>
       <c r="AC111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI111" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>1898</v>
+        <v>1956</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Yaqut</t>
+          <t>İlhamə</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Fərahim qızı</t>
+          <t>Gülbala qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Əmirova</t>
+          <t>Məmmədova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...2 lines deleted...]
-      <c r="F112" t="inlineStr"/>
+          <t xml:space="preserve">tarix elmləri doktoru </t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M112" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O112" t="inlineStr"/>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1956/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="n">
+        <v>3150</v>
+      </c>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T112" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U112" t="inlineStr"/>
+      <c r="U112" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.447949</t>
+        </is>
+      </c>
       <c r="V112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X112" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE112" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI112" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>1899</v>
+        <v>1957</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Şahin</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Əhliman qızı</t>
+          <t>Fazil oğlu</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Hüseynova</t>
+          <t>Fərzəliyev</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr"/>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
@@ -13269,82 +13671,86 @@
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI113" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>1900</v>
+        <v>1958</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Günel</t>
+          <t>Güllü</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Mobil qızı</t>
+          <t>Yoloğlu qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Aslanlı</t>
+          <t>Məmmədli</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...2 lines deleted...]
-      <c r="F114" t="inlineStr"/>
+          <t xml:space="preserve">tarix elmləri doktoru </t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr"/>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
@@ -13382,86 +13788,86 @@
       </c>
       <c r="AC114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI114" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>1901</v>
+        <v>3117</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Xəliyəddin</t>
+          <t>Zemfira</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dəşkiralı oğlu</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Xəlilli</t>
+          <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M115" t="inlineStr"/>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr"/>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
@@ -13499,86 +13905,86 @@
       </c>
       <c r="AC115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI115" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>1902</v>
+        <v>2455</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Cəlal</t>
+          <t>Qasım</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Əbdürəhman oğlu</t>
+          <t>Əhəd oğlu</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Novruzov</t>
+          <t>Hacıyev</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Dosent</t>
+          <t>Professor</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M116" t="inlineStr"/>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr"/>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
@@ -13616,86 +14022,78 @@
       </c>
       <c r="AC116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI116" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>1903</v>
+        <v>2448</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Pirağa</t>
+          <t>Nüşabə</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Əyyub oğlu</t>
+          <t>İsmayıl qızı</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>İsmayılzadə</t>
-[...11 lines deleted...]
-      </c>
+          <t>Yaqubova</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr"/>
+      <c r="F117" t="inlineStr"/>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M117" t="inlineStr"/>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr"/>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
@@ -13733,86 +14131,78 @@
       </c>
       <c r="AC117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI117" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>1904</v>
+        <v>2439</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Rafiq</t>
+          <t>Günay</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Firuz oğlu</t>
+          <t>Azər qızı</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Səfərov</t>
-[...11 lines deleted...]
-      </c>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr"/>
+      <c r="F118" t="inlineStr"/>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş mütəxəssis</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr"/>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
@@ -13850,203 +14240,209 @@
       </c>
       <c r="AC118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI118" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>1905</v>
+        <v>2456</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Kəmalə</t>
+          <t>Günel</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Gülağa qızı</t>
+          <t>Misir qızı</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
+          <t>Musayeva</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M119" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O119" t="inlineStr"/>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/2456/10/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="n">
+        <v>3120</v>
+      </c>
       <c r="P119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T119" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U119" t="inlineStr"/>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.603581</t>
+        </is>
+      </c>
       <c r="V119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X119" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE119" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI119" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>1906</v>
+        <v>3195</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Könül</t>
+          <t>Aynur</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Xanqulu qızı</t>
+          <t>İbrahim qızı</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Əsədli</t>
-[...11 lines deleted...]
-      </c>
+          <t>Kərimli</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr"/>
+      <c r="F120" t="inlineStr"/>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" t="inlineStr"/>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr"/>
       <c r="P120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
@@ -14084,82 +14480,78 @@
       </c>
       <c r="AC120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI120" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>1907</v>
+        <v>2449</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>İzmira</t>
+          <t>Zeynəb</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Məmməd qızı</t>
+          <t>Natiq qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Quliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Allahverdiyeva</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Şimali Qafqaz araşdırmaları</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M121" t="inlineStr"/>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr"/>
       <c r="P121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
@@ -14197,86 +14589,88 @@
       </c>
       <c r="AC121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI121" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>1908</v>
+        <v>1788</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Nailə</t>
+          <t>Solmaz</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Hüseyn qızı</t>
+          <t>Səttar qızı</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Ciddi</t>
+          <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Dosent</t>
-[...2 lines deleted...]
-      <c r="G122" t="inlineStr"/>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G122" s="3" t="n">
+        <v>18158</v>
+      </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Tətbiqi etnoqrafiya və kulinariya mədəniyyəti tarixi</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr"/>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr"/>
       <c r="P122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
@@ -14314,86 +14708,88 @@
       </c>
       <c r="AC122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI122" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>1909</v>
+        <v>1790</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ziyad</t>
+          <t>Nazim</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Cümşüd oğlu</t>
+          <t>Rəhbər oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Əmrahov</t>
+          <t>Məmmədov</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Dosent</t>
-[...2 lines deleted...]
-      <c r="G123" t="inlineStr"/>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G123" s="3" t="n">
+        <v>22170</v>
+      </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M123" t="inlineStr"/>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr"/>
       <c r="P123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q123" s="2" t="n">
         <v>0</v>
@@ -14431,82 +14827,88 @@
       </c>
       <c r="AC123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI123" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>1910</v>
+        <v>1791</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Bəxtiyar</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Kamil oğlu</t>
+          <t>Məlik qızı</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>Quliyeva</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...3 lines deleted...]
-      <c r="G124" t="inlineStr"/>
+          <t>texnika elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="n">
+        <v>20838</v>
+      </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Müasir dövr etnologiyası</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr"/>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr"/>
       <c r="P124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q124" s="2" t="n">
         <v>0</v>
@@ -14544,86 +14946,88 @@
       </c>
       <c r="AC124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI124" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>1911</v>
+        <v>1792</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Elmar</t>
+          <t>Vaqif</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Əli oğlu</t>
+          <t>Şirin oğlu</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Məhərrəmov</t>
+          <t>Abışov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Dosent</t>
-[...2 lines deleted...]
-      <c r="G125" t="inlineStr"/>
+          <t>Professor</t>
+        </is>
+      </c>
+      <c r="G125" s="3" t="n">
+        <v>20147</v>
+      </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr"/>
       <c r="P125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
@@ -14661,86 +15065,84 @@
       </c>
       <c r="AC125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI125" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>1912</v>
+        <v>1795</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Elçin</t>
+          <t>Təranə</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Teymur oğlu</t>
+          <t>Qara qızı</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Qarayev</t>
+          <t>Əhmədova</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...7 lines deleted...]
-      <c r="G126" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr"/>
+      <c r="G126" s="3" t="n">
+        <v>22191</v>
+      </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Müasir dövr etnologiyası</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr"/>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr"/>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
@@ -14778,82 +15180,84 @@
       </c>
       <c r="AC126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI126" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>1913</v>
+        <v>1796</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Bəxtiyar</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Şahvələd oğlu</t>
+          <t>Ağa İsmayıl qızı</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Əhmədov</t>
+          <t>Ağayeva</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F127" t="inlineStr"/>
-      <c r="G127" t="inlineStr"/>
+      <c r="G127" s="3" t="n">
+        <v>22611</v>
+      </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Qərbi Azərbaycan tarixi</t>
+          <t>Müasir dövr etnologiyası</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" t="inlineStr"/>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
@@ -14891,86 +15295,80 @@
       </c>
       <c r="AC127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI127" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>1914</v>
+        <v>1797</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Eldar</t>
+          <t>Sevil</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Sabir oğlu</t>
+          <t>Qulu qızı</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...12 lines deleted...]
-      <c r="G128" t="inlineStr"/>
+          <t>Yusifova</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr"/>
+      <c r="F128" t="inlineStr"/>
+      <c r="G128" s="3" t="n">
+        <v>19350</v>
+      </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Müasir dövr etnologiyası</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" t="inlineStr"/>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr"/>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
@@ -15008,86 +15406,84 @@
       </c>
       <c r="AC128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI128" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>1915</v>
+        <v>1798</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Zeynəb</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ağaməmməd qızı</t>
+          <t>Rza qızı</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Qafarova</t>
+          <t>Coşkunsu</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...7 lines deleted...]
-      <c r="G129" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr"/>
+      <c r="G129" s="3" t="n">
+        <v>27908</v>
+      </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Tarixi etnologiya</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr"/>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr"/>
       <c r="P129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
@@ -15125,86 +15521,80 @@
       </c>
       <c r="AC129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI129" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>1916</v>
+        <v>1799</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ramil</t>
+          <t>Bahar</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Yüzəhməd</t>
+          <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Niftəliyev</t>
-[...12 lines deleted...]
-      <c r="G130" t="inlineStr"/>
+          <t>Əmənova</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr"/>
+      <c r="F130" t="inlineStr"/>
+      <c r="G130" s="3" t="n">
+        <v>26745</v>
+      </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Tarixi etnologiya</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" t="inlineStr"/>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr"/>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
@@ -15242,81 +15632,83 @@
       </c>
       <c r="AC130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI130" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>1917</v>
+        <v>1800</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Zəfər</t>
+          <t>Zəminə</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Mahmud oğlu</t>
+          <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kərimov</t>
+          <t>Əsgərova</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G131" t="inlineStr"/>
+      <c r="G131" s="3" t="n">
+        <v>23149</v>
+      </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Azərbaycanın Beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr"/>
@@ -15359,199 +15751,205 @@
       </c>
       <c r="AC131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI131" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>1918</v>
+        <v>1801</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Xuraman</t>
+          <t>Xatirə</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Vəliyeva</t>
-[...6 lines deleted...]
-      </c>
+          <t>Qəhrəmanova</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr"/>
-      <c r="G132" t="inlineStr"/>
+      <c r="G132" s="3" t="n">
+        <v>27368</v>
+      </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Azərbaycanın Beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M132" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O132" t="inlineStr"/>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/1801/7/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="n">
+        <v>5677</v>
+      </c>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T132" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U132" t="inlineStr"/>
+      <c r="U132" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.385577</t>
+        </is>
+      </c>
       <c r="V132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X132" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE132" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI132" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>1919</v>
+        <v>1807</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Sevinc</t>
+          <t>Ramin</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Müsliüm qızı</t>
+          <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Mustafayeva</t>
-[...12 lines deleted...]
-      <c r="G133" t="inlineStr"/>
+          <t>Əlizadə</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr"/>
+      <c r="F133" t="inlineStr"/>
+      <c r="G133" s="3" t="n">
+        <v>29511</v>
+      </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Azərbaycanın qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M133" t="inlineStr"/>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr"/>
       <c r="P133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q133" s="2" t="n">
         <v>0</v>
@@ -15589,86 +15987,84 @@
       </c>
       <c r="AC133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI133" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>1920</v>
+        <v>1808</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ənvər</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Fəttah oğlu</t>
+          <t>Rizvan qızı</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Məmmədov</t>
+          <t>Baxışova</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...7 lines deleted...]
-      <c r="G134" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr"/>
+      <c r="G134" s="3" t="n">
+        <v>28767</v>
+      </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M134" t="inlineStr"/>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr"/>
       <c r="P134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q134" s="2" t="n">
         <v>0</v>
@@ -15706,86 +16102,80 @@
       </c>
       <c r="AC134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI134" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>1921</v>
+        <v>1809</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Emiliya</t>
+          <t>Minarə</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Kamal qızı</t>
+          <t>Səfiyar qızı</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...12 lines deleted...]
-      <c r="G135" t="inlineStr"/>
+          <t>Ağamalıyeva</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr"/>
+      <c r="F135" t="inlineStr"/>
+      <c r="G135" s="3" t="n">
+        <v>22805</v>
+      </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Azərbaycanın Beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M135" t="inlineStr"/>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr"/>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
@@ -15823,86 +16213,80 @@
       </c>
       <c r="AC135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI135" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>1922</v>
+        <v>1810</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Gülcamal</t>
+          <t>Lətifə</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Nəriman qızı</t>
+          <t>Əli qızı</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Sadıxova</t>
-[...12 lines deleted...]
-      <c r="G136" t="inlineStr"/>
+          <t>Əskərova-Surxəlizadə</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr"/>
+      <c r="F136" t="inlineStr"/>
+      <c r="G136" s="3" t="n">
+        <v>21866</v>
+      </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M136" t="inlineStr"/>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr"/>
       <c r="P136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q136" s="2" t="n">
         <v>0</v>
@@ -15940,217 +16324,191 @@
       </c>
       <c r="AC136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI136" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>1923</v>
+        <v>1811</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Bəhmən</t>
+          <t>Gülşən</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Fazil oğlu</t>
+          <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...12 lines deleted...]
-      <c r="G137" t="inlineStr"/>
+          <t>Kəngərlinskaya</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr"/>
+      <c r="F137" t="inlineStr"/>
+      <c r="G137" s="3" t="n">
+        <v>20765</v>
+      </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M137" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M137" t="inlineStr"/>
+      <c r="N137" t="inlineStr"/>
+      <c r="O137" t="inlineStr"/>
       <c r="P137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T137" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U137" t="inlineStr"/>
       <c r="V137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X137" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE137" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AF137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI137" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>1924</v>
+        <v>1815</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Tofiq</t>
+          <t>Nailə</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ağababa oğlu</t>
+          <t>Məmmədşəfi qızı</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Babayev</t>
-[...12 lines deleted...]
-      <c r="G138" t="inlineStr"/>
+          <t>Ramazanova</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr"/>
+      <c r="F138" t="inlineStr"/>
+      <c r="G138" s="3" t="n">
+        <v>20035</v>
+      </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycan-Qərbi Avropa ölkələri ilə əlaqələr tarixi sektoru</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" t="inlineStr"/>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr"/>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
@@ -16188,86 +16546,80 @@
       </c>
       <c r="AC138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI138" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>1925</v>
+        <v>1818</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Əsəd</t>
+          <t>İntizar</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Tanrıverdi oğlu</t>
+          <t>Hüseynəli qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Əliyev</t>
-[...12 lines deleted...]
-      <c r="G139" t="inlineStr"/>
+          <t>Hüseynova</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr"/>
+      <c r="F139" t="inlineStr"/>
+      <c r="G139" s="3" t="n">
+        <v>20877</v>
+      </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M139" t="inlineStr"/>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr"/>
       <c r="P139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q139" s="2" t="n">
         <v>0</v>
@@ -16305,86 +16657,80 @@
       </c>
       <c r="AC139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI139" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>1926</v>
+        <v>1819</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Həqiqət</t>
+          <t>Şahidə</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Əhmədağa qızı</t>
+          <t>Səməd qızı</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Zahidova</t>
-[...12 lines deleted...]
-      <c r="G140" t="inlineStr"/>
+          <t>Babayeva</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr"/>
+      <c r="F140" t="inlineStr"/>
+      <c r="G140" s="3" t="n">
+        <v>23342</v>
+      </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M140" t="inlineStr"/>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr"/>
       <c r="P140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
@@ -16422,86 +16768,80 @@
       </c>
       <c r="AC140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI140" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>1927</v>
+        <v>1821</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Tahir</t>
+          <t>Aydın</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Seyidəli oğlu</t>
+          <t>Ələskər oğlu</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Şahbazov</t>
-[...12 lines deleted...]
-      <c r="G141" t="inlineStr"/>
+          <t>Əlizadə</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr"/>
+      <c r="F141" t="inlineStr"/>
+      <c r="G141" s="3" t="n">
+        <v>19644</v>
+      </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" t="inlineStr"/>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr"/>
       <c r="P141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
@@ -16539,86 +16879,80 @@
       </c>
       <c r="AC141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI141" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>1928</v>
+        <v>1830</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Sevda</t>
+          <t>Sənubər</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Tofiq qızı</t>
+          <t>Kəmaləddin qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Səmədova</t>
-[...12 lines deleted...]
-      <c r="G142" t="inlineStr"/>
+          <t>Həsənova</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr"/>
+      <c r="F142" t="inlineStr"/>
+      <c r="G142" s="3" t="n">
+        <v>21001</v>
+      </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M142" t="inlineStr"/>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr"/>
       <c r="P142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q142" s="2" t="n">
         <v>0</v>
@@ -16656,82 +16990,80 @@
       </c>
       <c r="AC142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI142" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>1929</v>
+        <v>1833</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Təranə</t>
+          <t>Cəmilə</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Nəsimi qızı</t>
+          <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Quluzadə</t>
-[...6 lines deleted...]
-      </c>
+          <t>Məmmədova</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr"/>
-      <c r="G143" t="inlineStr"/>
+      <c r="G143" s="3" t="n">
+        <v>25211</v>
+      </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Tarixi etnoqrafiya</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" t="inlineStr"/>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr"/>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
@@ -16769,86 +17101,80 @@
       </c>
       <c r="AC143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI143" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>1930</v>
+        <v>1834</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Yaşar</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Hacıəli qızı</t>
+          <t>Əmirvar oğlu</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Əliyeva</t>
-[...12 lines deleted...]
-      <c r="G144" t="inlineStr"/>
+          <t>Bəhramov</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr"/>
+      <c r="G144" s="3" t="n">
+        <v>22692</v>
+      </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" t="inlineStr"/>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr"/>
       <c r="P144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
@@ -16886,81 +17212,79 @@
       </c>
       <c r="AC144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI144" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>1931</v>
+        <v>1838</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Vidadi</t>
+          <t>İsmayıl</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Umud oğlu</t>
+          <t>Balı oğlu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...7 lines deleted...]
-      <c r="G145" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr"/>
+      <c r="G145" s="3" t="n">
+        <v>19071</v>
+      </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Tarixi etnologiya</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr"/>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr"/>
@@ -17003,86 +17327,80 @@
       </c>
       <c r="AC145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI145" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>1932</v>
+        <v>1839</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Pərvin</t>
+          <t>Larisa</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Əmirəli qızı</t>
+          <t>Alekseyevna qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Ahənçi</t>
-[...12 lines deleted...]
-      <c r="G146" t="inlineStr"/>
+          <t>Alışanova</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr"/>
+      <c r="F146" t="inlineStr"/>
+      <c r="G146" s="3" t="n">
+        <v>21639</v>
+      </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
+          <t>Tarixi etnologiya</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M146" t="inlineStr"/>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr"/>
       <c r="P146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q146" s="2" t="n">
         <v>0</v>
@@ -17120,82 +17438,80 @@
       </c>
       <c r="AC146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI146" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>1933</v>
+        <v>1840</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Mehparə</t>
+          <t>Vüsalə</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>İmamverdi qızı</t>
+          <t>Məmmədovna qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
-      <c r="E147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr"/>
-      <c r="G147" t="inlineStr"/>
+      <c r="G147" s="3" t="n">
+        <v>27587</v>
+      </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Türk xalqlarının etnoqrafiyası</t>
+          <t>Müasir dövr etnologiyası</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi</t>
+          <t>Laborant</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" t="inlineStr"/>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr"/>
       <c r="P147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
@@ -17233,86 +17549,80 @@
       </c>
       <c r="AC147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI147" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>1934</v>
+        <v>1841</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Sahibə</t>
+          <t>Həlimə</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>İbrahim qızı</t>
+          <t>Qüvvət qızı</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Budaqova</t>
-[...12 lines deleted...]
-      <c r="G148" t="inlineStr"/>
+          <t>Kazımova</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr"/>
+      <c r="F148" t="inlineStr"/>
+      <c r="G148" s="3" t="n">
+        <v>27958</v>
+      </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi coğrafiyası elmi qrupu</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M148" t="inlineStr"/>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr"/>
       <c r="P148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q148" s="2" t="n">
         <v>0</v>
@@ -17350,86 +17660,80 @@
       </c>
       <c r="AC148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI148" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>1935</v>
+        <v>1842</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Nəzirə</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Malik qızı</t>
+          <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Məmmədova</t>
-[...12 lines deleted...]
-      <c r="G149" t="inlineStr"/>
+          <t>Şalbuzova</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr"/>
+      <c r="G149" s="3" t="n">
+        <v>33143</v>
+      </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi, Qrup rəhbəri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M149" t="inlineStr"/>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr"/>
       <c r="P149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q149" s="2" t="n">
         <v>0</v>
@@ -17467,213 +17771,191 @@
       </c>
       <c r="AC149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI149" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>1936</v>
+        <v>1843</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Mahir</t>
+          <t>Məhbubə</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Nadir oğlu</t>
+          <t>İmran qızı</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>İbrahimov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Əliyeva</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr"/>
-      <c r="G150" t="inlineStr"/>
+      <c r="G150" s="3" t="n">
+        <v>26804</v>
+      </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M150" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M150" t="inlineStr"/>
+      <c r="N150" t="inlineStr"/>
+      <c r="O150" t="inlineStr"/>
       <c r="P150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T150" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U150" t="inlineStr"/>
       <c r="V150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X150" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE150" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI150" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
-        <v>1937</v>
+        <v>1844</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Vasif</t>
+          <t>İradə</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Vaqif oğlu</t>
+          <t>Xanlar qızı</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Qafarov</t>
-[...12 lines deleted...]
-      <c r="G151" t="inlineStr"/>
+          <t>Səfərova</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr"/>
+      <c r="F151" t="inlineStr"/>
+      <c r="G151" s="3" t="n">
+        <v>30891</v>
+      </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Azərbaycan xalqına qarşı soyqırımı: tarixi və konsepsiyası elmi qrupu</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M151" t="inlineStr"/>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr"/>
       <c r="P151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q151" s="2" t="n">
         <v>0</v>
@@ -17711,82 +17993,80 @@
       </c>
       <c r="AC151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI151" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
-        <v>1938</v>
+        <v>1845</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Mehman</t>
+          <t>Samirə</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Sirac oğlu</t>
+          <t>Ağasalam qızı</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Süleymanov</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hadıyeva</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr"/>
-      <c r="G152" t="inlineStr"/>
+      <c r="G152" s="3" t="n">
+        <v>35132</v>
+      </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Azərbaycanın hərb tarixi elmi qrupu</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M152" t="inlineStr"/>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr"/>
       <c r="P152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q152" s="2" t="n">
         <v>0</v>
@@ -17824,86 +18104,80 @@
       </c>
       <c r="AC152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI152" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
-        <v>1939</v>
+        <v>1846</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Güntəkin</t>
+          <t>Fidan</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Cəmil qızı</t>
+          <t>Niyaz qızı</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nəcəfli</t>
-[...12 lines deleted...]
-      <c r="G153" t="inlineStr"/>
+          <t>Şahmalıyeva</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr"/>
+      <c r="F153" t="inlineStr"/>
+      <c r="G153" s="3" t="n">
+        <v>35230</v>
+      </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Qarabağın alban etno-siyasi və mədəni irsi elmi qrupu</t>
+          <t>Türk xalqlarının tarixi və etnologiyası</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Aparıcı elmi işçi , Qrup rəhbəri</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M153" t="inlineStr"/>
       <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr"/>
       <c r="P153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q153" s="2" t="n">
         <v>0</v>
@@ -17941,78 +18215,84 @@
       </c>
       <c r="AC153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI153" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
-        <v>1940</v>
+        <v>1847</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Nərmin</t>
+          <t>Elvin</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Əliyar qızı</t>
+          <t>Ömər oğlu</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Xanməmmədova</t>
-[...2 lines deleted...]
-      <c r="E154" t="inlineStr"/>
+          <t>Vəliyev</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
       <c r="F154" t="inlineStr"/>
-      <c r="G154" t="inlineStr"/>
+      <c r="G154" s="3" t="n">
+        <v>32007</v>
+      </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Baş köməkçi</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M154" t="inlineStr"/>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr"/>
       <c r="P154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q154" s="2" t="n">
         <v>0</v>
@@ -18050,86 +18330,80 @@
       </c>
       <c r="AC154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI154" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
-        <v>1941</v>
+        <v>1854</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Kərim</t>
+          <t>Gülnar</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Kərəm oğlu</t>
+          <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Şükürov</t>
-[...12 lines deleted...]
-      <c r="G155" t="inlineStr"/>
+          <t>Tağıyeva</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr"/>
+      <c r="F155" t="inlineStr"/>
+      <c r="G155" s="3" t="n">
+        <v>34276</v>
+      </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Tarixi etnologiya</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M155" t="inlineStr"/>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr"/>
       <c r="P155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q155" s="2" t="n">
         <v>0</v>
@@ -18167,217 +18441,207 @@
       </c>
       <c r="AC155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI155" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
-        <v>1942</v>
+        <v>1856</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>İlqar</t>
+          <t>Fəridə</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Vahid oğlu</t>
+          <t>Əliyoldaş qızı</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Niftəliyev</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G156" t="inlineStr"/>
+      <c r="G156" s="3" t="n">
+        <v>20014</v>
+      </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Rəhbərlik</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Elmi işlər üzrə direktor müavini</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M156" t="inlineStr">
-[...11 lines deleted...]
-      </c>
+      <c r="M156" t="inlineStr"/>
+      <c r="N156" t="inlineStr"/>
+      <c r="O156" t="inlineStr"/>
       <c r="P156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T156" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U156" t="inlineStr"/>
       <c r="V156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X156" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE156" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI156" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
-        <v>1943</v>
+        <v>1857</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Mais</t>
+          <t>Rəna</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Israil oğlu</t>
+          <t>Bəylər qızı</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Əmrahov</t>
+          <t>Əsədova</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Professor</t>
-[...2 lines deleted...]
-      <c r="G157" t="inlineStr"/>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="n">
+        <v>22963</v>
+      </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Azərbaycan Respublikasının tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M157" t="inlineStr"/>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr"/>
       <c r="P157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q157" s="2" t="n">
         <v>0</v>
@@ -18415,81 +18679,79 @@
       </c>
       <c r="AC157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI157" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
-        <v>1944</v>
+        <v>1828</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Kamran</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Novruz oğlu</t>
+          <t>İmran qızı</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>İsmayılov</t>
+          <t>Camalova</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
-[...7 lines deleted...]
-      <c r="G158" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr"/>
+      <c r="G158" s="3" t="n">
+        <v>31135</v>
+      </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
+          <t>Rəqəmsal tarix-etnologiya və süni intellekt</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M158" t="inlineStr"/>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr"/>
@@ -18532,82 +18794,88 @@
       </c>
       <c r="AC158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI158" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
-        <v>1945</v>
+        <v>1858</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Tofiq</t>
+          <t>Nigar</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Teyyub oğlu</t>
+          <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Mustafazadə</t>
+          <t>Eyvazova</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
-[...3 lines deleted...]
-      <c r="G159" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G159" s="3" t="n">
+        <v>26203</v>
+      </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M159" t="inlineStr"/>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr"/>
       <c r="P159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q159" s="2" t="n">
         <v>0</v>
@@ -18645,82 +18913,88 @@
       </c>
       <c r="AC159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI159" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
-        <v>1946</v>
+        <v>1859</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ramil</t>
+          <t>Tamilla</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Əyyub oğlu</t>
+          <t>Sabir qızı</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Ağayev</t>
+          <t>Kocayeva</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix elmləri doktoru </t>
-[...3 lines deleted...]
-      <c r="G160" t="inlineStr"/>
+          <t>tarix elmləri doktoru</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="n">
+        <v>20876</v>
+      </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
+          <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M160" t="inlineStr"/>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr"/>
       <c r="P160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q160" s="2" t="n">
         <v>0</v>
@@ -18758,86 +19032,88 @@
       </c>
       <c r="AC160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI160" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
-        <v>1947</v>
+        <v>1868</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>İkirəm</t>
+          <t>Mirnazim</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Kərim oğlu</t>
+          <t>Mirsalman oğlu</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Ağasiyev</t>
+          <t>Cəfərov</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix elmləri doktoru </t>
+          <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Professor</t>
-[...2 lines deleted...]
-      <c r="G161" t="inlineStr"/>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="n">
+        <v>21265</v>
+      </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Azərbaycanın Sovet dövrü tarixi</t>
+          <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M161" t="inlineStr"/>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr"/>
       <c r="P161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q161" s="2" t="n">
         <v>0</v>
@@ -18875,78 +19151,88 @@
       </c>
       <c r="AC161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI161" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
-        <v>1948</v>
+        <v>1872</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Nərgiz</t>
+          <t>Ellada</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Çingiz qızı</t>
+          <t>Abubəkir qızı</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Axundova</t>
-[...4 lines deleted...]
-      <c r="G162" t="inlineStr"/>
+          <t>Bəkirova</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="n">
+        <v>30371</v>
+      </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
+          <t>Atropatena- Albaniya (Qafqaz) tarixi</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>---------</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M162" t="inlineStr"/>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr"/>
       <c r="P162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q162" s="2" t="n">
         <v>0</v>
@@ -18984,86 +19270,88 @@
       </c>
       <c r="AC162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI162" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
-        <v>1949</v>
+        <v>1873</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Tofiq</t>
+          <t>Nərminə</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Hümbət oğlu</t>
+          <t>Şovkət qızı</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Nəcəfli</t>
+          <t>Əmirbəyova</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G163" t="inlineStr"/>
+      <c r="G163" s="3" t="n">
+        <v>26376</v>
+      </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M163" t="inlineStr"/>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr"/>
       <c r="P163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q163" s="2" t="n">
         <v>0</v>
@@ -19101,82 +19389,88 @@
       </c>
       <c r="AC163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI163" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
-        <v>1950</v>
+        <v>1894</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>İradə</t>
+          <t>Mehriban</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Səid qızı</t>
+          <t>Fəxrəddin qızı</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Bağırova</t>
+          <t>Əliyeva</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
-[...3 lines deleted...]
-      <c r="G164" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Dosent</t>
+        </is>
+      </c>
+      <c r="G164" s="3" t="n">
+        <v>29982</v>
+      </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Dünya tarixi</t>
+          <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M164" t="inlineStr"/>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr"/>
       <c r="P164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q164" s="2" t="n">
         <v>0</v>
@@ -19214,81 +19508,79 @@
       </c>
       <c r="AC164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI164" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
-        <v>1951</v>
+        <v>1895</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Ədalət</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Qasım oğlu</t>
+          <t>Xankişi oğlu</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Qasımov</t>
+          <t>Mustafayev</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>tarix elmləri doktoru</t>
-[...7 lines deleted...]
-      <c r="G165" t="inlineStr"/>
+          <t>tarix üzrə fəlsəfə doktoru</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr"/>
+      <c r="G165" s="3" t="n">
+        <v>24898</v>
+      </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Əliyevşünaslıq</t>
+          <t>Qarabağ Müharibəsinin tarixi  və Böyük qayıdış hərəkatı şöbəsi</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M165" t="inlineStr"/>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr"/>
@@ -19331,86 +19623,88 @@
       </c>
       <c r="AC165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI165" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
-        <v>1952</v>
+        <v>1884</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Şövqü</t>
+          <t>Nərgiz</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Vaqif oğlu</t>
+          <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Həsənov</t>
+          <t>Axundova</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr"/>
+      <c r="G166" s="3" t="n">
+        <v>27206</v>
+      </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Müasir dövr etnoqrafiyası</t>
+          <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Şöbə müdiri</t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M166" t="inlineStr"/>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr"/>
       <c r="P166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q166" s="2" t="n">
         <v>0</v>
@@ -19443,1558 +19737,47 @@
       <c r="AA166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AF166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI166" s="2" t="n">
-        <v>0</v>
-[...1509 lines deleted...]
-      <c r="AI179" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>