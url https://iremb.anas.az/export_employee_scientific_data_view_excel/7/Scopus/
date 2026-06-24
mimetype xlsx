--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -10,95 +10,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Employees" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -682,51 +686,51 @@
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Mirabdullayev</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>siyasi elmlər doktoru</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
@@ -799,51 +803,51 @@
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Məhərrəmova</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Azərbaycanın tarixi demoqrafiyası qrupu</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
@@ -916,51 +920,51 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
@@ -1033,51 +1037,51 @@
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1150,51 +1154,51 @@
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
@@ -1267,51 +1271,51 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Abışov</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve"> baş elmi işçi </t>
+          <t>Baş elmi işçi</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
@@ -1380,51 +1384,51 @@
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Ələsgər qızı</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
@@ -1489,51 +1493,51 @@
       <c r="B9" t="inlineStr">
         <is>
           <t>Mətanət</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Vaqif qızı</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Bəhramova</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
@@ -1602,51 +1606,51 @@
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Qara qızı</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Əhmədova</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
@@ -1715,51 +1719,51 @@
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ağa İsmayıl qızı</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Ağayeva</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
@@ -1824,51 +1828,51 @@
       <c r="B12" t="inlineStr">
         <is>
           <t>Sevil</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Qulu qızı</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yusifova</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
@@ -1937,51 +1941,51 @@
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Rza qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Coşkunsu</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
@@ -2046,51 +2050,51 @@
       <c r="B14" t="inlineStr">
         <is>
           <t>Bahar</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Əmənova</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi</t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
@@ -2159,51 +2163,51 @@
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Məhəmməd qızı</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Əsgərova</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
@@ -2268,51 +2272,51 @@
       <c r="B16" t="inlineStr">
         <is>
           <t>Xatirə</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Qəhrəmanova</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
@@ -2381,51 +2385,51 @@
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Bəhmən oğlu</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Orucov</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
@@ -2490,51 +2494,51 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Aygün</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Səfər qızı</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Əzimova</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
@@ -2599,51 +2603,51 @@
       <c r="B19" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Rafiq qızı</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
@@ -2716,51 +2720,51 @@
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Şirəliyeva</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
@@ -2825,51 +2829,51 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Məsim qızı</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Əmənova</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
@@ -2934,51 +2938,51 @@
       <c r="B22" t="inlineStr">
         <is>
           <t>Ramin</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
@@ -3043,51 +3047,51 @@
       <c r="B23" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Rizvan qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Baxışova</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t xml:space="preserve"> böyük elmi işçi </t>
+          <t>Böyük elmi işçi</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
@@ -3152,51 +3156,51 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>Minarə</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Səfiyar qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ağamalıyeva</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>Azərbaycan diasporunun tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
@@ -3261,51 +3265,51 @@
       <c r="B25" t="inlineStr">
         <is>
           <t>Lətifə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Əli qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Əskərova-Surxəlizadə</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
@@ -3370,51 +3374,51 @@
       <c r="B26" t="inlineStr">
         <is>
           <t>Gülşən</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Fuad qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kəngərlinskaya</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
@@ -3479,51 +3483,51 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Lamiə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hacı Məmməd qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
@@ -3701,51 +3705,51 @@
       <c r="B29" t="inlineStr">
         <is>
           <t>Yaqut</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Yaqub qızı</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
@@ -3810,51 +3814,51 @@
       <c r="B30" t="inlineStr">
         <is>
           <t>Nailə</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Məmmədşəfi qızı</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Ramazanova</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
@@ -3919,51 +3923,51 @@
       <c r="B31" t="inlineStr">
         <is>
           <t>Leyla</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Aqşin qızı</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Babazadə</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
@@ -4028,51 +4032,51 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Qəhrəman qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Kərimova</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
@@ -4137,51 +4141,51 @@
       <c r="B33" t="inlineStr">
         <is>
           <t>İntizar</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Hüseynəli qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
@@ -4246,51 +4250,51 @@
       <c r="B34" t="inlineStr">
         <is>
           <t>Şahidə</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Səməd qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
@@ -4355,51 +4359,51 @@
       <c r="B35" t="inlineStr">
         <is>
           <t>Aybəniz</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Həmzə qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Osmanova</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
@@ -4464,51 +4468,51 @@
       <c r="B36" t="inlineStr">
         <is>
           <t>Aydın</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ələskər oğlu</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Əlizadə</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
@@ -4573,51 +4577,51 @@
       <c r="B37" t="inlineStr">
         <is>
           <t>Günel</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
@@ -4682,51 +4686,51 @@
       <c r="B38" t="inlineStr">
         <is>
           <t>Nazilə</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Böyükağa qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
@@ -4791,51 +4795,51 @@
       <c r="B39" t="inlineStr">
         <is>
           <t>Paşa</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Faiq oğlu</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Həsənli</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
@@ -4900,51 +4904,51 @@
       <c r="B40" t="inlineStr">
         <is>
           <t>Rəna</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Həsənağa qızı</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Nəcəfova</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
@@ -5009,51 +5013,51 @@
       <c r="B41" t="inlineStr">
         <is>
           <t>Ruhəngiz</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Ağadadaş qızı</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Sultanova</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
@@ -5118,51 +5122,51 @@
       <c r="B42" t="inlineStr">
         <is>
           <t>Aslan</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Bəybala oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Şirəliyev</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q42" s="2" t="n">
         <v>0</v>
@@ -5336,51 +5340,51 @@
       <c r="B44" t="inlineStr">
         <is>
           <t>Səidə</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Allahşükür qızı</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q44" s="2" t="n">
         <v>0</v>
@@ -5445,51 +5449,51 @@
       <c r="B45" t="inlineStr">
         <is>
           <t>Sənubər</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Kəmaləddin qızı</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Həsənova</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
@@ -5554,51 +5558,51 @@
       <c r="B46" t="inlineStr">
         <is>
           <t>Sevinc</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Novruz qızı</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="n">
         <v>0</v>
@@ -5663,51 +5667,51 @@
       <c r="B47" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Zakir qızı</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Əlləzova</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
@@ -5772,51 +5776,51 @@
       <c r="B48" t="inlineStr">
         <is>
           <t>Cəmilə</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Cəfər qızı</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="n">
         <v>0</v>
@@ -5881,51 +5885,51 @@
       <c r="B49" t="inlineStr">
         <is>
           <t>Yaşar</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Əmirvar oğlu</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Bəhramov</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
@@ -5990,51 +5994,51 @@
       <c r="B50" t="inlineStr">
         <is>
           <t>Tamara</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Şahin qızı</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
@@ -6099,51 +6103,51 @@
       <c r="B51" t="inlineStr">
         <is>
           <t>Dinarə</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mütəllim qızı</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Babayeva</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q51" s="2" t="n">
         <v>0</v>
@@ -6208,51 +6212,51 @@
       <c r="B52" t="inlineStr">
         <is>
           <t>Ruqiyə</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Rauf qızı</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Talıbova</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
@@ -6317,51 +6321,51 @@
       <c r="B53" t="inlineStr">
         <is>
           <t>İsmayıl</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Balı oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
@@ -6426,51 +6430,51 @@
       <c r="B54" t="inlineStr">
         <is>
           <t>Larisa</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Alekseyevna qızı</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Alışanova</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
@@ -6535,51 +6539,51 @@
       <c r="B55" t="inlineStr">
         <is>
           <t>Vüsalə</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Məmmədovna qızı</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
@@ -6644,51 +6648,51 @@
       <c r="B56" t="inlineStr">
         <is>
           <t>Həlimə</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Qüvvət qızı</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kazımova</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
@@ -6753,51 +6757,51 @@
       <c r="B57" t="inlineStr">
         <is>
           <t>Nəzirə</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Vidadi qızı</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Şalbuzova</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
@@ -6862,51 +6866,51 @@
       <c r="B58" t="inlineStr">
         <is>
           <t>Məhbubə</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>İmran qızı</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t xml:space="preserve"> elmi işçi </t>
+          <t>Elmi işçi</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
@@ -6971,51 +6975,51 @@
       <c r="B59" t="inlineStr">
         <is>
           <t>İradə</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Xanlar qızı</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Səfərova</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
@@ -7080,51 +7084,51 @@
       <c r="B60" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Ağasalam qızı</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Hadıyeva</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q60" s="2" t="n">
         <v>0</v>
@@ -7189,51 +7193,51 @@
       <c r="B61" t="inlineStr">
         <is>
           <t>Fidan</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Niyaz qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Şahmalıyeva</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -7298,51 +7302,51 @@
       <c r="B62" t="inlineStr">
         <is>
           <t>Elvin</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Ömər oğlu</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Vəliyev</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
@@ -7407,51 +7411,51 @@
       <c r="B63" t="inlineStr">
         <is>
           <t>Şölə</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mirdamət qızı</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
@@ -7516,51 +7520,51 @@
       <c r="B64" t="inlineStr">
         <is>
           <t>Könül</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Xazayır qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
@@ -7625,51 +7629,51 @@
       <c r="B65" t="inlineStr">
         <is>
           <t>Yüzdanə</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Nüsrət qızı</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Cabbarlı</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q65" s="2" t="n">
         <v>0</v>
@@ -7734,51 +7738,51 @@
       <c r="B66" t="inlineStr">
         <is>
           <t>Selcan</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Əsəd qızı</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Həşimova</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
@@ -7843,51 +7847,51 @@
       <c r="B67" t="inlineStr">
         <is>
           <t>Əsmər</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>İlham qızı</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
@@ -7952,51 +7956,51 @@
       <c r="B68" t="inlineStr">
         <is>
           <t>Həmid</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Samir oğlu</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
@@ -8061,51 +8065,51 @@
       <c r="B69" t="inlineStr">
         <is>
           <t>Gülnar</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Rəhman qızı</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Tağıyeva</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
@@ -8170,51 +8174,51 @@
       <c r="B70" t="inlineStr">
         <is>
           <t>Aynur</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Ağalar qızı</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Orucova</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t xml:space="preserve"> kiçik elmi işçi </t>
+          <t>Kiçik elmi işçi</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q70" s="2" t="n">
         <v>0</v>
@@ -8634,51 +8638,51 @@
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kocayeva</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
@@ -8751,51 +8755,51 @@
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
@@ -8868,51 +8872,51 @@
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Balayev</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
@@ -8985,51 +8989,51 @@
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Mahmudova</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
@@ -9102,51 +9106,51 @@
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Ağalarov</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr"/>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
@@ -9219,51 +9223,51 @@
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr"/>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
@@ -9380,51 +9384,51 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57196044374</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>1223</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>4</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2026-04-09T17:25:02.022664</t>
+          <t>2026-06-05T01:11:09.632451</t>
         </is>
       </c>
       <c r="V80" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>1</v>
@@ -9463,51 +9467,51 @@
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Haciyeva</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr"/>
       <c r="O81" t="inlineStr"/>
       <c r="P81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
@@ -9580,51 +9584,51 @@
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
@@ -9697,51 +9701,51 @@
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
@@ -9814,51 +9818,51 @@
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>İsgəndərova</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
@@ -9931,51 +9935,51 @@
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
@@ -10044,51 +10048,51 @@
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Seyfulla oğlu</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Məlikov</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
@@ -10270,51 +10274,51 @@
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Əmirbəyova</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>Azərbaycanın hərb tarixi elmi qrupu</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
@@ -10387,51 +10391,51 @@
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Aydəmirov</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
       <c r="P89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
@@ -10504,51 +10508,51 @@
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
@@ -10621,51 +10625,51 @@
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Nəzərli</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
@@ -10738,51 +10742,51 @@
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rüstəmova</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
@@ -10855,51 +10859,51 @@
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Qurbanlı</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
@@ -10972,51 +10976,51 @@
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>hüquq üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
@@ -11085,51 +11089,51 @@
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Rəşid qızı</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Cəfərova</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
@@ -11198,51 +11202,51 @@
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yaqub oğlu</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
@@ -11315,51 +11319,51 @@
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Soltanova</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
@@ -11432,51 +11436,51 @@
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Mustafa</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
@@ -11533,67 +11537,69 @@
       <c r="AI98" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Faiq qızı</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
+          <t>tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr"/>
+      <c r="G99" s="3" t="n">
+        <v>27206</v>
+      </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>---------</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
@@ -11666,51 +11672,51 @@
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Şərifov</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>ilahiyyat üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
@@ -11783,51 +11789,51 @@
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Quliyev</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
@@ -12009,51 +12015,51 @@
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Hüseyn</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
@@ -12126,51 +12132,51 @@
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Tağıyev</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
@@ -12243,51 +12249,51 @@
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Rəhmanzadə</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q105" s="2" t="n">
         <v>0</v>
@@ -12356,51 +12362,51 @@
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Xalid qızı</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
@@ -12590,51 +12596,51 @@
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
       <c r="P108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q108" s="2" t="n">
         <v>0</v>
@@ -12703,51 +12709,51 @@
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Xankişi oğlu</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr"/>
       <c r="P109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q109" s="2" t="n">
         <v>0</v>
@@ -12820,51 +12826,51 @@
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M110" t="inlineStr"/>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr"/>
       <c r="P110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q110" s="2" t="n">
         <v>0</v>
@@ -12937,51 +12943,51 @@
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Rəhimova</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q111" s="2" t="n">
         <v>0</v>
@@ -13050,51 +13056,51 @@
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Fərahim qızı</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Əmirova</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr"/>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
@@ -13167,51 +13173,51 @@
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Hüseynova</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr"/>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
@@ -13280,51 +13286,51 @@
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mobil qızı</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Aslanlı</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F114" t="inlineStr"/>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr"/>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
@@ -13397,51 +13403,51 @@
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Xəlilli</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M115" t="inlineStr"/>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr"/>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
@@ -13514,51 +13520,51 @@
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Novruzov</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M116" t="inlineStr"/>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr"/>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
@@ -13631,51 +13637,51 @@
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>İsmayılzadə</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M117" t="inlineStr"/>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr"/>
       <c r="P117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q117" s="2" t="n">
         <v>0</v>
@@ -13748,51 +13754,51 @@
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Səfərov</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr"/>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
@@ -13865,51 +13871,51 @@
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" t="inlineStr"/>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr"/>
       <c r="P119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
@@ -13982,51 +13988,51 @@
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Əsədli</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" t="inlineStr"/>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr"/>
       <c r="P120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
@@ -14095,51 +14101,51 @@
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Məmməd qızı</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F121" t="inlineStr"/>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M121" t="inlineStr"/>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr"/>
       <c r="P121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q121" s="2" t="n">
         <v>0</v>
@@ -14212,51 +14218,51 @@
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Ciddi</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr"/>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr"/>
       <c r="P122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
@@ -14329,51 +14335,51 @@
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M123" t="inlineStr"/>
       <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr"/>
       <c r="P123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q123" s="2" t="n">
         <v>0</v>
@@ -14442,51 +14448,51 @@
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Kamil oğlu</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F124" t="inlineStr"/>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr"/>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr"/>
       <c r="P124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q124" s="2" t="n">
         <v>0</v>
@@ -14559,51 +14565,51 @@
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Məhərrəmov</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr"/>
       <c r="P125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
@@ -14676,51 +14682,51 @@
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Qarayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr"/>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr"/>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
@@ -14789,51 +14795,51 @@
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Şahvələd oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Əhmədov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F127" t="inlineStr"/>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" t="inlineStr"/>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
@@ -14906,51 +14912,51 @@
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" t="inlineStr"/>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr"/>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
@@ -15023,51 +15029,51 @@
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Qafarova</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr"/>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr"/>
       <c r="P129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
@@ -15140,51 +15146,51 @@
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Niftəliyev</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" t="inlineStr"/>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr"/>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
@@ -15257,51 +15263,51 @@
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Kərimov</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr"/>
       <c r="P131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q131" s="2" t="n">
         <v>0</v>
@@ -15370,51 +15376,51 @@
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Tofiq qızı</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Vəliyeva</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" t="inlineStr"/>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr"/>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
@@ -15487,51 +15493,51 @@
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Mustafayeva</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M133" t="inlineStr"/>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr"/>
       <c r="P133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q133" s="2" t="n">
         <v>0</v>
@@ -15604,51 +15610,51 @@
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M134" t="inlineStr"/>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr"/>
       <c r="P134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q134" s="2" t="n">
         <v>0</v>
@@ -15721,51 +15727,51 @@
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M135" t="inlineStr"/>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr"/>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
@@ -15838,51 +15844,51 @@
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Sadıxova</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M136" t="inlineStr"/>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr"/>
       <c r="P136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q136" s="2" t="n">
         <v>0</v>
@@ -15955,51 +15961,51 @@
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M137" t="inlineStr"/>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr"/>
       <c r="P137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q137" s="2" t="n">
         <v>0</v>
@@ -16072,51 +16078,51 @@
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Babayev</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" t="inlineStr"/>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr"/>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
@@ -16189,51 +16195,51 @@
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M139" t="inlineStr"/>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr"/>
       <c r="P139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q139" s="2" t="n">
         <v>0</v>
@@ -16306,51 +16312,51 @@
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Zahidova</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M140" t="inlineStr"/>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr"/>
       <c r="P140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
@@ -16423,51 +16429,51 @@
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Şahbazov</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" t="inlineStr"/>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr"/>
       <c r="P141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
@@ -16540,51 +16546,51 @@
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Səmədova</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M142" t="inlineStr"/>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr"/>
       <c r="P142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q142" s="2" t="n">
         <v>0</v>
@@ -16653,51 +16659,51 @@
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Nəsimi qızı</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Quluzadə</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" t="inlineStr"/>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr"/>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
@@ -16770,51 +16776,51 @@
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" t="inlineStr"/>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr"/>
       <c r="P144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
@@ -16887,51 +16893,51 @@
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Umudlu</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr"/>
       <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr"/>
       <c r="P145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q145" s="2" t="n">
         <v>0</v>
@@ -17004,51 +17010,51 @@
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Ahənçi</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M146" t="inlineStr"/>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr"/>
       <c r="P146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q146" s="2" t="n">
         <v>0</v>
@@ -17117,51 +17123,51 @@
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>İmamverdi qızı</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F147" t="inlineStr"/>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aparıcı elmi işçi </t>
+          <t>Aparıcı elmi işçi</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" t="inlineStr"/>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr"/>
       <c r="P147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
@@ -18271,51 +18277,51 @@
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Əmrahov</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr">
         <is>
           <t>Azərbaycan Respublikasının tarixi</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M157" t="inlineStr"/>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr"/>
       <c r="P157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q157" s="2" t="n">
         <v>0</v>
@@ -18388,51 +18394,51 @@
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>İsmayılov</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr">
         <is>
           <t>Azərbaycan Xalq Cümhuriyyəti tarixi</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M158" t="inlineStr"/>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr"/>
       <c r="P158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q158" s="2" t="n">
         <v>0</v>
@@ -18501,51 +18507,51 @@
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Teyyub oğlu</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Mustafazadə</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F159" t="inlineStr"/>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr">
         <is>
           <t>Azərbaycanın beynəlxalq əlaqələr tarixi</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M159" t="inlineStr"/>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr"/>
       <c r="P159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q159" s="2" t="n">
         <v>0</v>
@@ -18614,51 +18620,51 @@
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Əyyub oğlu</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F160" t="inlineStr"/>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr">
         <is>
           <t>Azərbaycanın eramızdan əvvəl IV – eramızın VII əsrinin ortaları tarixi</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M160" t="inlineStr"/>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr"/>
       <c r="P160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q160" s="2" t="n">
         <v>0</v>
@@ -18731,51 +18737,51 @@
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Ağasiyev</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr">
         <is>
           <t>Azərbaycanın Sovet dövrü tarixi</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M161" t="inlineStr"/>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr"/>
       <c r="P161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q161" s="2" t="n">
         <v>0</v>
@@ -18840,51 +18846,51 @@
       <c r="B162" t="inlineStr">
         <is>
           <t>Nərgiz</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Çingiz qızı</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Axundova</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
       <c r="F162" t="inlineStr"/>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr">
         <is>
           <t>Azərbaycanın VII – XIV əsrlər tarixi</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>---------</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M162" t="inlineStr"/>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr"/>
       <c r="P162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q162" s="2" t="n">
         <v>0</v>
@@ -18957,51 +18963,51 @@
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Nəcəfli</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr">
         <is>
           <t>Azərbaycanın XV-XVIII əsrlər tarixi</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M163" t="inlineStr"/>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr"/>
       <c r="P163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q163" s="2" t="n">
         <v>0</v>
@@ -19070,99 +19076,99 @@
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Səid qızı</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Bağırova</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F164" t="inlineStr"/>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr">
         <is>
           <t>Dünya tarixi</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57204699707</t>
         </is>
       </c>
       <c r="O164" s="2" t="n">
         <v>1225</v>
       </c>
       <c r="P164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U164" t="inlineStr">
         <is>
-          <t>2026-04-09T17:25:02.022664</t>
+          <t>2026-06-05T01:11:09.632451</t>
         </is>
       </c>
       <c r="V164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X164" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC164" s="2" t="n">
         <v>0</v>
@@ -19201,51 +19207,51 @@
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Qasımov</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr">
         <is>
           <t>Əliyevşünaslıq</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M165" t="inlineStr"/>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr"/>
       <c r="P165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q165" s="2" t="n">
         <v>0</v>
@@ -19318,51 +19324,51 @@
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr">
         <is>
           <t>Müasir dövr etnoqrafiyası</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M166" t="inlineStr"/>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr"/>
       <c r="P166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q166" s="2" t="n">
         <v>0</v>
@@ -19435,51 +19441,51 @@
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Əlimirzəyev</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr">
         <is>
           <t>Qədim dövr tarixi</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M167" t="inlineStr"/>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr"/>
       <c r="P167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q167" s="2" t="n">
         <v>0</v>
@@ -19552,51 +19558,51 @@
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Bəhramov</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr">
         <is>
           <t>Qərbi Azərbaycan tarixi</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M168" t="inlineStr"/>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr"/>
       <c r="P168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q168" s="2" t="n">
         <v>0</v>
@@ -19669,51 +19675,51 @@
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Həsənov</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix üzrə fəlsəfə doktoru </t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr">
         <is>
           <t>Şimali Azərbaycanın XIX-XX əsrin əvvəlləri tarixi</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M169" t="inlineStr"/>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr"/>
       <c r="P169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q169" s="2" t="n">
         <v>0</v>
@@ -19786,51 +19792,51 @@
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Məmmədova</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr">
         <is>
           <t>Tarixi etnoqrafiya</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M170" t="inlineStr"/>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr"/>
       <c r="P170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q170" s="2" t="n">
         <v>0</v>
@@ -19903,51 +19909,51 @@
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Fərzəliyev</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr">
         <is>
           <t>Tarixin nəzəriyyəsi, mənbəşünaslıq və tarixşünaslıq</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M171" t="inlineStr"/>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr"/>
       <c r="P171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q171" s="2" t="n">
         <v>0</v>
@@ -20020,51 +20026,51 @@
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t xml:space="preserve">tarix elmləri doktoru </t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr">
         <is>
           <t>Türk xalqlarının etnoqrafiyası</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M172" t="inlineStr"/>
       <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr"/>
       <c r="P172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q172" s="2" t="n">
         <v>0</v>
@@ -20254,51 +20260,51 @@
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr">
         <is>
           <t>Qafqaz tarixi</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Abbasqulu Ağa Bakıxanov adına Tarix və Etnologiya İnstitutu</t>
         </is>
       </c>
       <c r="M174" t="inlineStr"/>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr"/>
       <c r="P174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q174" s="2" t="n">
         <v>0</v>