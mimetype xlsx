--- v0 (2026-06-24)
+++ v1 (2026-09-21)
@@ -5229,51 +5229,51 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2054/8/#ameadergipark</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>2867</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.364138</t>
+          <t>2026-09-17T22:29:56.456544</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
@@ -10242,51 +10242,51 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2099/8/#ameadergipark</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>2884</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.371659</t>
+          <t>2026-09-17T22:29:56.465923</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
@@ -14224,51 +14224,51 @@
       <c r="N122" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2135/8/#ameadergipark</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>2883</v>
       </c>
       <c r="P122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.380661</t>
+          <t>2026-09-17T22:29:56.473932</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X122" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>0</v>
@@ -15057,94 +15057,94 @@
       <c r="N129" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2142/8/#ameadergipark</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>2868</v>
       </c>
       <c r="P129" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.391190</t>
+          <t>2026-09-17T22:29:56.484556</t>
         </is>
       </c>
       <c r="V129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X129" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA129" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD129" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE129" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI129" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>2143</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Xəqani</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>İmran oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Alməmmədov</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15414,51 +15414,51 @@
       <c r="N132" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2145/8/#ameadergipark</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
         <v>3224</v>
       </c>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U132" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.399201</t>
+          <t>2026-09-17T22:29:56.491647</t>
         </is>
       </c>
       <c r="V132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X132" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC132" s="2" t="n">
         <v>0</v>