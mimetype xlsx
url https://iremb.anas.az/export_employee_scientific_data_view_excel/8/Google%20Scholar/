--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -3833,110 +3833,110 @@
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=jfFGNP4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>1252</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W29" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X29" s="2" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AA29" s="2" t="n">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD29" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AE29" s="2" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AH29" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>2043</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Şamil</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nəcəfov</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -4081,110 +4081,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=v-BBYqgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1245</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W31" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X31" s="2" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z31" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AA31" s="2" t="n">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AD31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE31" s="2" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="AF31" s="2" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AG31" s="2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>2045</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Şahbal qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -4672,104 +4672,104 @@
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Zj55odIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>1241</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="W36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X36" s="2" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z36" s="2" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="AA36" s="2" t="n">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AD36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AE36" s="2" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG36" s="2" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>2050</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Azad</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Əsəd oğlu</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Zeynalov</t>
@@ -4803,110 +4803,110 @@
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=1GIQA4cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>819</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>7</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>6</v>
       </c>
       <c r="X37" s="2" t="n">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Z37" s="2" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AA37" s="2" t="n">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AD37" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AE37" s="2" t="n">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AF37" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AG37" s="2" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AH37" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI37" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>2051</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Ellada</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Abubəkir qızı</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Bəkirova</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -5285,94 +5285,94 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nrwjYUgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>820</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>216</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>5</v>
       </c>
       <c r="X41" s="2" t="n">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z41" s="2" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="AA41" s="2" t="n">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AD41" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AE41" s="2" t="n">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AF41" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AG41" s="2" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="AH41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI41" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>2055</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Qüdrət</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Seyfulla oğlu</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>İsmayılzadə</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix elmləri doktoru</t>
         </is>
@@ -7763,110 +7763,110 @@
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=yv4MKdQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>821</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>1611</v>
+        <v>1733</v>
       </c>
       <c r="Q63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V63" s="2" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="W63" s="2" t="n">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="X63" s="2" t="n">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y63" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z63" s="2" t="n">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="AA63" s="2" t="n">
-        <v>1595</v>
+        <v>1703</v>
       </c>
       <c r="AB63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC63" s="2" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="AD63" s="2" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AE63" s="2" t="n">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG63" s="2" t="n">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="AH63" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AI63" s="2" t="n">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>2077</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Əfsanə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
@@ -9525,101 +9525,101 @@
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mzxvcbgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>1243</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="Y79" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AA79" s="2" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AF79" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>2093</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Orxan</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Azər oğlu</t>
         </is>
       </c>
@@ -10213,51 +10213,51 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=fTGz1JEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>822</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
@@ -10340,94 +10340,94 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9HPPPvEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>823</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>133</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AA86" s="2" t="n">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE86" s="2" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AH86" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
-        <v>-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Aliyə</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Rzaqulu qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Adgözəlova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
@@ -13955,110 +13955,110 @@
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tzgWyQ8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>824</v>
       </c>
       <c r="P119" s="2" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U119" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V119" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X119" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA119" s="2" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AB119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC119" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE119" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG119" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI119" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>2133</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Taleh</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Vasif oğlu</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -14320,110 +14320,110 @@
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=13ClCIkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>1249</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>320</v>
+        <v>363</v>
       </c>
       <c r="Q122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>8</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>7</v>
       </c>
       <c r="X122" s="2" t="n">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="Y122" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Z122" s="2" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AA122" s="2" t="n">
-        <v>314</v>
+        <v>353</v>
       </c>
       <c r="AB122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AD122" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AE122" s="2" t="n">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AF122" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AG122" s="2" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AH122" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI122" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>2136</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Mikayil</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15161,110 +15161,110 @@
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oQqTuKsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>826</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>366</v>
+        <v>407</v>
       </c>
       <c r="Q129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V129" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="W129" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="X129" s="2" t="n">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="Y129" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Z129" s="2" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AA129" s="2" t="n">
-        <v>356</v>
+        <v>401</v>
       </c>
       <c r="AB129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC129" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AD129" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AE129" s="2" t="n">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="AF129" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AG129" s="2" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="AH129" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI129" s="2" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>2143</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Xəqani</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>İmran oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Alməmmədov</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15401,110 +15401,110 @@
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AyruNcYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
         <v>827</v>
       </c>
       <c r="P131" s="2" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Q131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U131" t="inlineStr">
         <is>
-          <t>2026-06-04T01:15:13.290112</t>
+          <t>2026-09-14T13:24:00.156379</t>
         </is>
       </c>
       <c r="V131" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W131" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X131" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z131" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA131" s="2" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC131" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD131" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE131" s="2" t="n">
         <v>11</v>
       </c>
       <c r="AF131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG131" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI131" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>2145</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Abbas</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Qadir oğlu</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Seyidov</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
@@ -15528,108 +15528,102 @@
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=PolsKfUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
-      <c r="O132" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O132" t="inlineStr"/>
       <c r="P132" s="2" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T132" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U132" t="inlineStr"/>
       <c r="V132" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="W132" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X132" s="2" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="Y132" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z132" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA132" s="2" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="AB132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC132" s="2" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AD132" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AE132" s="2" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AF132" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG132" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI132" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>