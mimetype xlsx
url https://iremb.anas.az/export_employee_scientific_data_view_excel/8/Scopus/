--- v1 (2026-06-24)
+++ v2 (2026-09-23)
@@ -3143,110 +3143,110 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58262226000</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1246</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>2037</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Mənsur</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Mənsurov</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -3847,110 +3847,110 @@
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57194432552</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>1250</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="Q29" s="2" t="n">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AB29" s="2" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>2043</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Şamil</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Nadir oğlu</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nəcəfov</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -4095,110 +4095,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57226280678</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1244</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q31" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB31" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>2045</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Şahbal qızı</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -4686,89 +4686,89 @@
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58077227900</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>1239</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB36" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
@@ -7749,110 +7749,110 @@
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=55343690100</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>1221</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>599</v>
+        <v>629</v>
       </c>
       <c r="Q63" s="2" t="n">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V63" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="W63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X63" s="2" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="Y63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA63" s="2" t="n">
-        <v>593</v>
+        <v>614</v>
       </c>
       <c r="AB63" s="2" t="n">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="AC63" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI63" s="2" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>2077</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Əfsanə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
@@ -9527,51 +9527,51 @@
       <c r="N79" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57225198670</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>1242</v>
       </c>
       <c r="P79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>1</v>
@@ -10296,89 +10296,89 @@
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57192313528</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>1237</v>
       </c>
       <c r="P86" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Q86" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB86" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
@@ -14278,110 +14278,110 @@
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57225188867</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>1247</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="Q122" s="2" t="n">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X122" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA122" s="2" t="n">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="AB122" s="2" t="n">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE122" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AF122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI122" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>2136</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Mikayil</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -15111,89 +15111,89 @@
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57173240200</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>1238</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q129" s="2" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="R129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>2026-06-05T01:07:53.009531</t>
+          <t>2026-09-18T00:02:04.602356</t>
         </is>
       </c>
       <c r="V129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X129" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA129" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AB129" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AC129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE129" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI129" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">