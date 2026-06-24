--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -3159,51 +3159,51 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58262226000</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>1246</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0</v>
@@ -3847,89 +3847,89 @@
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57194432552</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>1250</v>
       </c>
       <c r="P29" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="Q29" s="2" t="n">
         <v>58</v>
       </c>
-      <c r="Q29" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA29" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="AB29" s="2" t="n">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
@@ -4111,82 +4111,82 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57226280678</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>1244</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>3</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>2045</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Ülviyyə</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -4702,82 +4702,82 @@
       <c r="N36" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=58077227900</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>1239</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AF36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI36" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>2050</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Azad</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
@@ -7749,110 +7749,110 @@
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=55343690100</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>1221</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="Q63" s="2" t="n">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="R63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V63" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="W63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X63" s="2" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="Y63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA63" s="2" t="n">
-        <v>552</v>
+        <v>593</v>
       </c>
       <c r="AB63" s="2" t="n">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="AC63" s="2" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AD63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE63" s="2" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="AF63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI63" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>2077</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Əfsanə</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Cahangir qızı</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Rzayeva</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
@@ -9511,89 +9511,89 @@
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57225198670</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>1242</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q79" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB79" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AF79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI79" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
@@ -10312,94 +10312,94 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57192313528</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>1237</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>8</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB86" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE86" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI86" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Aliyə</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Rzaqulu qızı</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Adgözəlova</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
@@ -13895,51 +13895,51 @@
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Məmmədli</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
           <t>Antropologiya Mərkəzi</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M119" t="inlineStr"/>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr"/>
       <c r="P119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q119" s="2" t="n">
         <v>0</v>
@@ -14278,110 +14278,110 @@
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57225188867</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>1247</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="Q122" s="2" t="n">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="R122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V122" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X122" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="Y122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA122" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="AB122" s="2" t="n">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="AC122" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE122" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AF122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI122" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>2136</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Mikayil</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mübariz oğlu</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
@@ -14611,51 +14611,51 @@
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>İbrahimli</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr">
         <is>
           <t>Arxeoloji irsin tarixi və nəzəriyyəsi</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr"/>
       <c r="P125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
@@ -14728,51 +14728,51 @@
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Ağayev</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr">
         <is>
           <t>Arxeoloji xidmət və yeni tikinti sahələrinin arxeoloji tədqiqi</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr"/>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr"/>
       <c r="P126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
@@ -14845,51 +14845,51 @@
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr">
         <is>
           <t>Azərbaycanın orta əsrlər dövrü arxeologiyası</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M127" t="inlineStr"/>
       <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
@@ -14962,51 +14962,51 @@
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr">
         <is>
           <t>Daş dövrü arxeologiyası</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M128" t="inlineStr"/>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr"/>
       <c r="P128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q128" s="2" t="n">
         <v>0</v>
@@ -15079,182 +15079,182 @@
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Müseyibli</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>texnika elmləri doktoru</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr">
         <is>
           <t>Etnoarxeologiya</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>Scopus</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>https://www.scopus.com/authid/detail.uri?authorId=57173240200</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
         <v>1238</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Q129" s="2" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>2026-04-09T17:21:51.312213</t>
+          <t>2026-06-05T01:07:53.009531</t>
         </is>
       </c>
       <c r="V129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X129" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA129" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AB129" s="2" t="n">
         <v>16</v>
       </c>
       <c r="AC129" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE129" s="2" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AF129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI129" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>2143</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Xəqani</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>İmran oğlu</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Alməmmədov</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve"> tarix üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr">
         <is>
           <t>Neolit -Eneolit dövrü arxeologiyası</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M130" t="inlineStr"/>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr"/>
       <c r="P130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q130" s="2" t="n">
         <v>0</v>
@@ -15319,51 +15319,51 @@
       <c r="B131" t="inlineStr">
         <is>
           <t>Hidayət</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Fərrux oğlu</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Cəfərov</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr"/>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr">
         <is>
           <t>Tunc dövrü arxeologiyası</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr"/>
       <c r="P131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q131" s="2" t="n">
         <v>0</v>
@@ -15436,51 +15436,51 @@
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Seyidov</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>tarix elmləri doktoru</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr">
         <is>
           <t>Xəzər arxeologiyası</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Arxeologiya və Antropologiya İnstitutu</t>
         </is>
       </c>
       <c r="M132" t="inlineStr"/>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr"/>
       <c r="P132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q132" s="2" t="n">
         <v>0</v>