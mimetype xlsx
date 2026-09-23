--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -944,51 +944,51 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2239/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>3165</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.409718</t>
+          <t>2026-09-17T22:29:56.501466</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
         <v>0</v>
@@ -1874,85 +1874,85 @@
       <c r="N12" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2247/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>2926</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.418236</t>
+          <t>2026-09-17T22:29:56.509803</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AF12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2248</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dilarə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Mir-Səməd qızı</t>
         </is>
       </c>
@@ -4253,51 +4253,51 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2268/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>3226</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.426249</t>
+          <t>2026-09-17T22:29:56.520417</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0</v>
@@ -4467,101 +4467,115 @@
       <c r="H35" t="inlineStr">
         <is>
           <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="O35" t="inlineStr"/>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>AMEA DərgiPark</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>https://iremb.anas.az/users_profile/2270/9/#ameadergipark</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>5675</v>
+      </c>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U35" t="inlineStr"/>
+      <c r="U35" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.528023</t>
+        </is>
+      </c>
       <c r="V35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AF35" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>2271</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Elşad</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ağahüseyn oğlu</t>
         </is>
       </c>
@@ -5841,51 +5855,51 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2282/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>5658</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.436487</t>
+          <t>2026-09-17T22:29:56.536275</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>0</v>
@@ -13972,51 +13986,51 @@
       <c r="N120" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2356/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
         <v>3257</v>
       </c>
       <c r="P120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U120" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.444493</t>
+          <t>2026-09-17T22:29:56.545760</t>
         </is>
       </c>
       <c r="V120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X120" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC120" s="2" t="n">
         <v>0</v>
@@ -16004,51 +16018,51 @@
       <c r="N138" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2443/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>3251</v>
       </c>
       <c r="P138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.462021</t>
+          <t>2026-09-17T22:29:56.564343</t>
         </is>
       </c>
       <c r="V138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X138" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC138" s="2" t="n">
         <v>0</v>
@@ -16571,82 +16585,82 @@
       <c r="N143" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2452/10/#ameadergipark</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
         <v>3158</v>
       </c>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U143" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.489590</t>
+          <t>2026-09-17T22:29:56.595388</t>
         </is>
       </c>
       <c r="V143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X143" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE143" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI143" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>2445</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Ramilə</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
@@ -16702,51 +16716,51 @@
       <c r="N144" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2445/9/#ameadergipark</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
         <v>5657</v>
       </c>
       <c r="P144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U144" t="inlineStr">
         <is>
-          <t>2026-06-05T00:10:43.471030</t>
+          <t>2026-09-17T22:29:56.573188</t>
         </is>
       </c>
       <c r="V144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X144" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC144" s="2" t="n">
         <v>0</v>
@@ -16813,96 +16827,102 @@
       <c r="J145" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>AMEA DərgiPark</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>https://iremb.anas.az/users_profile/2458/10/#ameadergipark</t>
         </is>
       </c>
-      <c r="O145" t="inlineStr"/>
+      <c r="O145" s="2" t="n">
+        <v>3121</v>
+      </c>
       <c r="P145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T145" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="U145" t="inlineStr"/>
+      <c r="U145" t="inlineStr">
+        <is>
+          <t>2026-09-17T22:29:56.612574</t>
+        </is>
+      </c>
       <c r="V145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X145" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE145" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI145" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>2437</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Liliya</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>