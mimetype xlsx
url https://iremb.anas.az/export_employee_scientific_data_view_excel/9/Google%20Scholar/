--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -706,110 +706,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=SjodXxsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>829</v>
       </c>
       <c r="P2" s="2" t="n">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X2" s="2" t="n">
         <v>36</v>
       </c>
       <c r="Y2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z2" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AA2" s="2" t="n">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="AB2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE2" s="2" t="n">
         <v>36</v>
       </c>
       <c r="AF2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG2" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AH2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2238</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Şahin</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Xanoğlan oğlu</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Bağırov</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
@@ -849,88 +849,88 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mzkIPEcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>830</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>199</v>
       </c>
       <c r="Q3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="X3" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z3" s="2" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AA3" s="2" t="n">
         <v>198</v>
       </c>
       <c r="AB3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AE3" s="2" t="n">
         <v>15</v>
       </c>
       <c r="AF3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG3" s="2" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AH3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>2239</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Ramiz oğlu</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
@@ -972,94 +972,94 @@
       <c r="N4" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kMLkvW0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>831</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>164</v>
       </c>
       <c r="Q4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V4" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X4" s="2" t="n">
         <v>173</v>
       </c>
       <c r="Y4" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Z4" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AA4" s="2" t="n">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AB4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC4" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AD4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE4" s="2" t="n">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AF4" s="2" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AG4" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AH4" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI4" s="2" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>2240</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Əli</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Seyidabbas oğlu</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Abasov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
@@ -1103,94 +1103,94 @@
       <c r="N5" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iNYaF-0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>832</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>87</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>33</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z5" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA5" s="2" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE5" s="2" t="n">
         <v>33</v>
       </c>
       <c r="AF5" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG5" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AH5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="2" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>2241</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Rövşən</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Sabir oğlu</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -1214,95 +1214,95 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=7DVaEtoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>833</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W6" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA6" s="2" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC6" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD6" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE6" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AF6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>2242</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>İlham</t>
         </is>
@@ -1341,110 +1341,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JD_Waf8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>834</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Q7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AA7" s="2" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AE7" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AF7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AH7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI7" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>2243</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Faiq</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Qəzənfər oğlu</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Ələkbərov</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -1468,107 +1468,107 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=TQG9H6UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>835</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X8" s="2" t="n">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="Y8" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Z8" s="2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="AA8" s="2" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE8" s="2" t="n">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="AF8" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AG8" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AH8" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI8" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>2244</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Rəhman</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Ağahüseyn oğlu</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Bədəlov</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -1611,67 +1611,67 @@
       <c r="N9" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=xBnu2DUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>836</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Q9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V9" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>23</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE9" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH9" s="2" t="n">
         <v>0</v>
       </c>
@@ -1722,110 +1722,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ChnkPj0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>837</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="Q10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="W10" s="2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="X10" s="2" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>63</v>
       </c>
       <c r="AA10" s="2" t="n">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AD10" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="AF10" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="AE10" s="2" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AG10" s="2" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AH10" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI10" s="2" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>2246</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Sakit</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yahya oğlu</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
@@ -1853,110 +1853,110 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=p3YKZxcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>838</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V11" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AA11" s="2" t="n">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC11" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE11" s="2" t="n">
         <v>34</v>
       </c>
       <c r="AF11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AH11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>2247</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Zaur</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Bilal</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Əliyev</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
@@ -1984,110 +1984,110 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mR0gXBMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>839</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z12" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA12" s="2" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="2" t="n">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="AF12" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AG12" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AH12" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI12" s="2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>2248</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dilarə</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Mir-Səməd qızı</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Müslümzadə</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
@@ -2123,51 +2123,51 @@
       <c r="N13" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hvtmIssAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>840</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Q13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V13" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>73</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>2</v>
@@ -2238,110 +2238,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=x3Hpb88AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>841</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>43</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z14" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>10</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE14" s="2" t="n">
         <v>43</v>
       </c>
       <c r="AF14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI14" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>2250</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Heydər</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Arif oğlu</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Aslanov</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -2365,86 +2365,86 @@
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=26iX9RkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>842</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AA15" s="2" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE15" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AF15" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG15" s="2" t="n">
         <v>9</v>
       </c>
       <c r="AH15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI15" s="2" t="n">
         <v>0</v>
       </c>
@@ -2488,110 +2488,110 @@
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">https://scholar.google.com/citations?user=6jWIPPkAAAAJ&amp;amp;hl=en </t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>843</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="Q16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V16" s="2" t="n">
         <v>5</v>
       </c>
       <c r="W16" s="2" t="n">
         <v>3</v>
       </c>
       <c r="X16" s="2" t="n">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z16" s="2" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="AA16" s="2" t="n">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AE16" s="2" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AF16" s="2" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AG16" s="2" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AH16" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AI16" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>2252</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Tünzalə</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Rəcəf qızı</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>psixologiya üzrə fəlsəfə doktoru</t>
         </is>
@@ -2615,110 +2615,110 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6KnkNw8AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>844</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="Q17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V17" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z17" s="2" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AA17" s="2" t="n">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE17" s="2" t="n">
         <v>8</v>
       </c>
       <c r="AF17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG17" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AH17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI17" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>2253</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Taleh</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Elton oğlu</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Hacıyev</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -2758,51 +2758,51 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=uPm_jiUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>845</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Q18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V18" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>6</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>2</v>
@@ -2881,51 +2881,51 @@
       <c r="N19" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Eqn6oLoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>846</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Q19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>14</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>1</v>
@@ -3008,82 +3008,82 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nmCzPHUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>847</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Q20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X20" s="2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE20" s="2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AF20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI20" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>2256</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Füzuli</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3119,86 +3119,86 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=J16EvXoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
         <v>848</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>95</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA21" s="2" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE21" s="2" t="n">
         <v>95</v>
       </c>
       <c r="AF21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI21" s="2" t="n">
         <v>0</v>
       </c>
@@ -3262,91 +3262,91 @@
       <c r="N22" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=caIRQggAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>849</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="AF22" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AG22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH22" s="2" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AI22" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>2258</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Əntiqə</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Niftiəli qızı</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Paşayeva</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -3389,94 +3389,94 @@
       <c r="N23" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eS3ssD0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>850</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Q23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X23" s="2" t="n">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z23" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA23" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE23" s="2" t="n">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="AF23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG23" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AH23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI23" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>2259</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Zemfira</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Ziyaddin qızı</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Məmmədzadə</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -3500,104 +3500,104 @@
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CsIF97IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>851</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z24" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA24" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE24" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AF24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG24" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI24" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>2260</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Samirə</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Nazim qızı</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Dadaşova</t>
@@ -3627,107 +3627,107 @@
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=L3-v7dYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>852</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>31</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z25" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AA25" s="2" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE25" s="2" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AF25" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG25" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AH25" s="2" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="AI25" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>2261</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Gültəkin</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>İbrət qızı</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>İsmayılova</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
@@ -3754,110 +3754,110 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=r0MNco0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>853</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="Q26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V26" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z26" s="2" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AA26" s="2" t="n">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE26" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AF26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG26" s="2" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AH26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI26" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>2262</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Xalidə</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Oktay qızı</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Xəlilova</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
@@ -3877,110 +3877,110 @@
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=j0TTXMEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>854</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="Q27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V27" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X27" s="2" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="2" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AA27" s="2" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE27" s="2" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AF27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG27" s="2" t="n">
         <v>20</v>
       </c>
       <c r="AH27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI27" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>2263</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Nicat</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Kamran oğlu</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -4020,51 +4020,51 @@
       <c r="N28" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=CqCxym0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
         <v>855</v>
       </c>
       <c r="P28" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V28" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X28" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA28" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC28" s="2" t="n">
         <v>1</v>
@@ -4131,86 +4131,86 @@
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YxwMmSQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>856</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V29" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>92</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA29" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE29" s="2" t="n">
         <v>92</v>
       </c>
       <c r="AF29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG29" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI29" s="2" t="n">
         <v>0</v>
       </c>
@@ -4274,51 +4274,51 @@
       <c r="N30" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=4ora4a0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>857</v>
       </c>
       <c r="P30" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V30" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA30" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>1</v>
@@ -4389,110 +4389,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rPg-Sb0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>858</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V31" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>107</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE31" s="2" t="n">
         <v>107</v>
       </c>
       <c r="AF31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI31" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>2267</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Davud</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Soltan</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Həşimov</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
@@ -4532,51 +4532,51 @@
       <c r="N32" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5NewQwYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>859</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>1</v>
@@ -4659,94 +4659,94 @@
       <c r="N33" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=o1gCOr0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>860</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>10</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AA33" s="2" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE33" s="2" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AF33" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG33" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AH33" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI33" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>2269</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Şəhla</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Musa qızı</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Musayeva</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -4774,86 +4774,86 @@
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-lRpfhAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>861</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V34" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA34" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE34" s="2" t="n">
         <v>34</v>
       </c>
       <c r="AF34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI34" s="2" t="n">
         <v>0</v>
       </c>
@@ -4917,85 +4917,85 @@
       <c r="N35" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ttxhQlsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>862</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="2" t="n">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="Y35" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Z35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA35" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AB35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE35" s="2" t="n">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="AF35" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AG35" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI35" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>2271</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Elşad</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ağahüseyn oğlu</t>
         </is>
       </c>
@@ -5044,51 +5044,51 @@
       <c r="N36" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=gSuILI0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>863</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="2" t="n">
         <v>1</v>
@@ -5171,51 +5171,51 @@
       <c r="N37" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mpE1y7YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
         <v>864</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA37" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC37" s="2" t="n">
         <v>1</v>
@@ -5302,51 +5302,51 @@
       <c r="N38" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FVS8Q9UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>865</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V38" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA38" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC38" s="2" t="n">
         <v>1</v>
@@ -5413,110 +5413,110 @@
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Zb6-130AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
         <v>866</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="Q39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V39" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y39" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Z39" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA39" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AB39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC39" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE39" s="2" t="n">
         <v>21</v>
       </c>
       <c r="AF39" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AG39" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AH39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI39" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>2275</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Lalə</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Veysəl qızın</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Mehdiyeva</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>hüquq üzrə fəlsəfə doktoru</t>
         </is>
@@ -5560,51 +5560,51 @@
       <c r="N40" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Ek8PXjcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>867</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC40" s="2" t="n">
         <v>0</v>
@@ -5683,51 +5683,51 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=11ElR7oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>868</v>
       </c>
       <c r="P41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC41" s="2" t="n">
         <v>0</v>
@@ -6165,51 +6165,51 @@
       <c r="N45" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=GYcGpkoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>1153</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X45" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC45" s="2" t="n">
         <v>0</v>
@@ -6405,51 +6405,51 @@
       <c r="N47" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iFGUzGAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
         <v>873</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V47" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X47" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Y47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA47" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC47" s="2" t="n">
         <v>1</v>
@@ -6653,51 +6653,51 @@
       <c r="N49" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=eMkDRvIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>875</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X49" s="2" t="n">
         <v>95</v>
       </c>
       <c r="Y49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA49" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC49" s="2" t="n">
         <v>1</v>
@@ -6780,85 +6780,85 @@
       <c r="N50" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=UrgNT9UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>876</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V50" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X50" s="2" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="Y50" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="Z50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA50" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC50" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AF50" s="2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AG50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>2286</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Xanımağa</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Nəbi qızı</t>
         </is>
       </c>
@@ -7016,91 +7016,91 @@
       <c r="N52" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZvS1dNUAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
         <v>877</v>
       </c>
       <c r="P52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V52" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X52" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA52" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC52" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE52" s="2" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AF52" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AG52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH52" s="2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI52" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>2288</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Məsud</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Ağayar oğlu</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Şükürov</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
@@ -7143,51 +7143,51 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rMOnR8gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>878</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X53" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC53" s="2" t="n">
         <v>0</v>
@@ -7270,51 +7270,51 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=J37605cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>879</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X54" s="2" t="n">
         <v>25</v>
       </c>
       <c r="Y54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC54" s="2" t="n">
         <v>0</v>
@@ -7393,51 +7393,51 @@
       <c r="N55" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=3NkVc6cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>880</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X55" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC55" s="2" t="n">
         <v>0</v>
@@ -7516,51 +7516,51 @@
       <c r="N56" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=kZXTeB4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>881</v>
       </c>
       <c r="P56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X56" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC56" s="2" t="n">
         <v>0</v>
@@ -7639,51 +7639,51 @@
       <c r="N57" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mZOMv3gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>882</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X57" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y57" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC57" s="2" t="n">
         <v>0</v>
@@ -7762,51 +7762,51 @@
       <c r="N58" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YO_ccS4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>883</v>
       </c>
       <c r="P58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X58" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC58" s="2" t="n">
         <v>0</v>
@@ -7885,51 +7885,51 @@
       <c r="N59" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Rn1cfhgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>884</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X59" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA59" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC59" s="2" t="n">
         <v>1</v>
@@ -8230,92 +8230,92 @@
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=hKm2S6YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>887</v>
       </c>
       <c r="P62" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V62" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X62" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA62" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC62" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE62" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AF62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI62" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>2298</v>
       </c>
       <c r="B63" t="inlineStr">
@@ -8478,51 +8478,51 @@
       <c r="N64" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JCO-_54AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>888</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X64" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC64" s="2" t="n">
         <v>0</v>
@@ -8722,51 +8722,51 @@
       <c r="N66" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=n94E2CAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>890</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X66" s="2" t="n">
         <v>57</v>
       </c>
       <c r="Y66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC66" s="2" t="n">
         <v>0</v>
@@ -8849,51 +8849,51 @@
       <c r="N67" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=JvPvVgYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>891</v>
       </c>
       <c r="P67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X67" s="2" t="n">
         <v>44</v>
       </c>
       <c r="Y67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC67" s="2" t="n">
         <v>0</v>
@@ -8972,51 +8972,51 @@
       <c r="N68" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=iGtKkAcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
         <v>892</v>
       </c>
       <c r="P68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X68" s="2" t="n">
         <v>41</v>
       </c>
       <c r="Y68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA68" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC68" s="2" t="n">
         <v>1</v>
@@ -9095,51 +9095,51 @@
       <c r="N69" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=drYX5hcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>893</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X69" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC69" s="2" t="n">
         <v>0</v>
@@ -9343,51 +9343,51 @@
       <c r="N71" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=QsuVQgcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>895</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X71" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC71" s="2" t="n">
         <v>0</v>
@@ -9470,51 +9470,51 @@
       <c r="N72" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=c1zuE-4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>896</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X72" s="2" t="n">
         <v>16</v>
       </c>
       <c r="Y72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC72" s="2" t="n">
         <v>0</v>
@@ -9597,51 +9597,51 @@
       <c r="N73" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=qk2g_VEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>897</v>
       </c>
       <c r="P73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X73" s="2" t="n">
         <v>23</v>
       </c>
       <c r="Y73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC73" s="2" t="n">
         <v>0</v>
@@ -9724,51 +9724,51 @@
       <c r="N74" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DoCQGzQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>898</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X74" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC74" s="2" t="n">
         <v>0</v>
@@ -9851,51 +9851,51 @@
       <c r="N75" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=rW3fLYEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>899</v>
       </c>
       <c r="P75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X75" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC75" s="2" t="n">
         <v>0</v>
@@ -9974,51 +9974,51 @@
       <c r="N76" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wsBPSCIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>900</v>
       </c>
       <c r="P76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X76" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC76" s="2" t="n">
         <v>0</v>
@@ -10097,51 +10097,51 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HRooY6MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>901</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X77" s="2" t="n">
         <v>17</v>
       </c>
       <c r="Y77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC77" s="2" t="n">
         <v>0</v>
@@ -10220,51 +10220,51 @@
       <c r="N78" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ICnje28AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>902</v>
       </c>
       <c r="P78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U78" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X78" s="2" t="n">
         <v>20</v>
       </c>
       <c r="Y78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC78" s="2" t="n">
         <v>0</v>
@@ -10343,51 +10343,51 @@
       <c r="N79" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=TEY1kUYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>903</v>
       </c>
       <c r="P79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X79" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC79" s="2" t="n">
         <v>0</v>
@@ -10470,51 +10470,51 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=duTH2zIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>904</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X80" s="2" t="n">
         <v>103</v>
       </c>
       <c r="Y80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC80" s="2" t="n">
         <v>0</v>
@@ -10597,51 +10597,51 @@
       <c r="N81" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=IC9mzNYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>905</v>
       </c>
       <c r="P81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X81" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA81" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC81" s="2" t="n">
         <v>1</v>
@@ -10724,51 +10724,51 @@
       <c r="N82" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=mKclw1oAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
         <v>906</v>
       </c>
       <c r="P82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U82" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X82" s="2" t="n">
         <v>22</v>
       </c>
       <c r="Y82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC82" s="2" t="n">
         <v>0</v>
@@ -10851,51 +10851,51 @@
       <c r="N83" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=YTkIeP0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
         <v>907</v>
       </c>
       <c r="P83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X83" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC83" s="2" t="n">
         <v>0</v>
@@ -10974,51 +10974,51 @@
       <c r="N84" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=dbcqH98AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>908</v>
       </c>
       <c r="P84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X84" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC84" s="2" t="n">
         <v>0</v>
@@ -11097,51 +11097,51 @@
       <c r="N85" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=OXKMOVoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>909</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X85" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC85" s="2" t="n">
         <v>0</v>
@@ -11220,51 +11220,51 @@
       <c r="N86" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=r0pglk4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>910</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X86" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC86" s="2" t="n">
         <v>0</v>
@@ -11343,51 +11343,51 @@
       <c r="N87" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=E-q6u8QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
         <v>911</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X87" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC87" s="2" t="n">
         <v>0</v>
@@ -11454,86 +11454,86 @@
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=HoRTzhgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>912</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X88" s="2" t="n">
         <v>47</v>
       </c>
       <c r="Y88" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Z88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA88" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AB88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC88" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE88" s="2" t="n">
         <v>47</v>
       </c>
       <c r="AF88" s="2" t="n">
         <v>12</v>
       </c>
       <c r="AG88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI88" s="2" t="n">
         <v>0</v>
       </c>
@@ -11581,110 +11581,110 @@
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=59NXblQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
         <v>913</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X89" s="2" t="n">
         <v>34</v>
       </c>
       <c r="Y89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA89" s="2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC89" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="n">
         <v>34</v>
       </c>
       <c r="AF89" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI89" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>2325</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Alidə</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Hüseynalı qızı</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Zeynalova</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
@@ -11704,110 +11704,110 @@
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=pPICN_4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>914</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>1</v>
       </c>
       <c r="X90" s="2" t="n">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>13</v>
       </c>
       <c r="Z90" s="2" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AA90" s="2" t="n">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AD90" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AE90" s="2" t="n">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="AF90" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="AG90" s="2" t="n">
         <v>13</v>
       </c>
-      <c r="AG90" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AH90" s="2" t="n">
-        <v>1</v>
+        <v>-9</v>
       </c>
       <c r="AI90" s="2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>2326</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Firuzə</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Nuru qızı</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -11847,51 +11847,51 @@
       <c r="N91" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=s7x_jx4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>915</v>
       </c>
       <c r="P91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X91" s="2" t="n">
         <v>21</v>
       </c>
       <c r="Y91" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC91" s="2" t="n">
         <v>0</v>
@@ -11970,51 +11970,51 @@
       <c r="N92" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5Fuph6MAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>916</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X92" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC92" s="2" t="n">
         <v>0</v>
@@ -12093,51 +12093,51 @@
       <c r="N93" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=J17IEIkAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
         <v>917</v>
       </c>
       <c r="P93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U93" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X93" s="2" t="n">
         <v>15</v>
       </c>
       <c r="Y93" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC93" s="2" t="n">
         <v>0</v>
@@ -12216,51 +12216,51 @@
       <c r="N94" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZMQA5pMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>918</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X94" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC94" s="2" t="n">
         <v>0</v>
@@ -12339,51 +12339,51 @@
       <c r="N95" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ZMQA5pMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>919</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U95" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X95" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC95" s="2" t="n">
         <v>0</v>
@@ -12466,51 +12466,51 @@
       <c r="N96" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=DuCtSjMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
         <v>920</v>
       </c>
       <c r="P96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U96" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X96" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC96" s="2" t="n">
         <v>0</v>
@@ -12593,51 +12593,51 @@
       <c r="N97" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=o0cR0z4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>921</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X97" s="2" t="n">
         <v>26</v>
       </c>
       <c r="Y97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC97" s="2" t="n">
         <v>0</v>
@@ -12720,51 +12720,51 @@
       <c r="N98" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=q7yuUFoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
         <v>922</v>
       </c>
       <c r="P98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U98" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X98" s="2" t="n">
         <v>83</v>
       </c>
       <c r="Y98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC98" s="2" t="n">
         <v>0</v>
@@ -12847,51 +12847,51 @@
       <c r="N99" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tG1hjMQAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
         <v>923</v>
       </c>
       <c r="P99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U99" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X99" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC99" s="2" t="n">
         <v>0</v>
@@ -12974,51 +12974,51 @@
       <c r="N100" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Mk0wzmEAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
         <v>924</v>
       </c>
       <c r="P100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X100" s="2" t="n">
         <v>36</v>
       </c>
       <c r="Y100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC100" s="2" t="n">
         <v>0</v>
@@ -13101,51 +13101,51 @@
       <c r="N101" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=Q9Z2GGYAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>925</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X101" s="2" t="n">
         <v>11</v>
       </c>
       <c r="Y101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC101" s="2" t="n">
         <v>0</v>
@@ -13224,51 +13224,51 @@
       <c r="N102" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=0XQqH4cAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>926</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X102" s="2" t="n">
         <v>31</v>
       </c>
       <c r="Y102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC102" s="2" t="n">
         <v>0</v>
@@ -13347,51 +13347,51 @@
       <c r="N103" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lRfh7qIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>927</v>
       </c>
       <c r="P103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X103" s="2" t="n">
         <v>14</v>
       </c>
       <c r="Y103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC103" s="2" t="n">
         <v>0</v>
@@ -13474,51 +13474,51 @@
       <c r="N104" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=-dGPS3QAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>928</v>
       </c>
       <c r="P104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X104" s="2" t="n">
         <v>67</v>
       </c>
       <c r="Y104" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Z104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC104" s="2" t="n">
         <v>0</v>
@@ -13718,51 +13718,51 @@
       <c r="N106" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=2Zof_Y4AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
         <v>929</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X106" s="2" t="n">
         <v>12</v>
       </c>
       <c r="Y106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA106" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC106" s="2" t="n">
         <v>1</v>
@@ -14394,51 +14394,51 @@
       <c r="N112" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=myiAmAwAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
         <v>1154</v>
       </c>
       <c r="P112" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U112" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V112" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X112" s="2" t="n">
         <v>30</v>
       </c>
       <c r="Y112" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA112" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AB112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC112" s="2" t="n">
         <v>1</v>
@@ -14521,51 +14521,51 @@
       <c r="N113" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=LSLR-LgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
         <v>1155</v>
       </c>
       <c r="P113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U113" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X113" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC113" s="2" t="n">
         <v>0</v>
@@ -14648,82 +14648,82 @@
       <c r="N114" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=sK7Ai1IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>1156</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U114" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X114" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Y114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE114" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AF114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI114" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>2351</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Aypara</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
@@ -14771,82 +14771,82 @@
       <c r="N115" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oFdTOAcAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="P115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X115" s="2" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="Y115" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE115" s="2" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AF115" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI115" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>2352</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Yasmina</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
@@ -14894,51 +14894,51 @@
       <c r="N116" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=wYwiVggAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
         <v>1159</v>
       </c>
       <c r="P116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U116" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X116" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Y116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC116" s="2" t="n">
         <v>0</v>
@@ -15134,51 +15134,51 @@
       <c r="N118" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=6HOr2KIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>1160</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U118" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X118" s="2" t="n">
         <v>9</v>
       </c>
       <c r="Y118" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC118" s="2" t="n">
         <v>0</v>
@@ -15358,98 +15358,98 @@
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=VJvGcOoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
         <v>1161</v>
       </c>
       <c r="P120" s="2" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U120" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V120" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X120" s="2" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y120" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Z120" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AA120" s="2" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="AB120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC120" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE120" s="2" t="n">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF120" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AG120" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AH120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI120" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>2357</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Əhməd</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
@@ -15949,51 +15949,51 @@
       <c r="N125" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=fJtt3nMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
         <v>1162</v>
       </c>
       <c r="P125" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Q125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U125" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V125" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X125" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA125" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AB125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC125" s="2" t="n">
         <v>1</v>
@@ -16060,110 +16060,110 @@
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XHXdi7YAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
         <v>1163</v>
       </c>
       <c r="P126" s="2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V126" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X126" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="Y126" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="Z126" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA126" s="2" t="n">
         <v>4</v>
       </c>
-      <c r="Y126" s="2" t="n">
+      <c r="AB126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC126" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE126" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="AF126" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="AG126" s="2" t="n">
         <v>2</v>
       </c>
-      <c r="Z126" s="2" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AH126" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="AI126" s="2" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>2366</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Rauf</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Tofiq oğlu</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Məmmədov</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -16203,51 +16203,51 @@
       <c r="N127" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ullprHAAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
         <v>1164</v>
       </c>
       <c r="P127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U127" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X127" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Y127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC127" s="2" t="n">
         <v>0</v>
@@ -17109,51 +17109,51 @@
       <c r="N135" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XBQoD0gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
         <v>1166</v>
       </c>
       <c r="P135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U135" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X135" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Y135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC135" s="2" t="n">
         <v>0</v>
@@ -17353,85 +17353,85 @@
       <c r="N137" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=tR0BGm0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O137" s="2" t="n">
         <v>939</v>
       </c>
       <c r="P137" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Q137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U137" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V137" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X137" s="2" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="Y137" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Z137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA137" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AB137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC137" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE137" s="2" t="n">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AF137" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AG137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI137" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>2443</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Yeganə</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Ürfan qızı</t>
         </is>
       </c>
@@ -17468,107 +17468,107 @@
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=FmJolwIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>936</v>
       </c>
       <c r="P138" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="Q138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V138" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X138" s="2" t="n">
         <v>53</v>
       </c>
       <c r="Y138" s="2" t="n">
         <v>7</v>
       </c>
       <c r="Z138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA138" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC138" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE138" s="2" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF138" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AG138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH138" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI138" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>2444</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Fərahilə</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Fazil qızı</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Babayeva-Şükürova</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
@@ -17607,51 +17607,51 @@
       <c r="N139" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=5cWunRIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O139" s="2" t="n">
         <v>937</v>
       </c>
       <c r="P139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U139" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X139" s="2" t="n">
         <v>27</v>
       </c>
       <c r="Y139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC139" s="2" t="n">
         <v>0</v>
@@ -17730,51 +17730,51 @@
       <c r="N140" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=oLj1A9gAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
         <v>940</v>
       </c>
       <c r="P140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U140" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X140" s="2" t="n">
         <v>8</v>
       </c>
       <c r="Y140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC140" s="2" t="n">
         <v>0</v>
@@ -17837,110 +17837,110 @@
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=AS6df9IAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
         <v>943</v>
       </c>
       <c r="P141" s="2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U141" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X141" s="2" t="n">
         <v>5</v>
       </c>
       <c r="Y141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z141" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA141" s="2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AD141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE141" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AF141" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG141" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AH141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI141" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>3194</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Aysel</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Bulud qızı</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>İbrahim</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr"/>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr">
@@ -18077,110 +18077,110 @@
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=lDJsMfIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
         <v>945</v>
       </c>
       <c r="P143" s="2" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U143" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V143" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X143" s="2" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="Y143" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Z143" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AA143" s="2" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AB143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC143" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE143" s="2" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="AF143" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AG143" s="2" t="n">
         <v>7</v>
       </c>
       <c r="AH143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI143" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>2445</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Ramilə</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Bəhlul qızı</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Dadaşova</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>siyasi elmlər doktoru</t>
         </is>
@@ -18208,110 +18208,110 @@
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=_tEgeT0AAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
         <v>938</v>
       </c>
       <c r="P144" s="2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U144" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V144" s="2" t="n">
         <v>4</v>
       </c>
       <c r="W144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X144" s="2" t="n">
         <v>159</v>
       </c>
       <c r="Y144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z144" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AA144" s="2" t="n">
         <v>36</v>
       </c>
       <c r="AB144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC144" s="2" t="n">
         <v>4</v>
       </c>
       <c r="AD144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE144" s="2" t="n">
         <v>159</v>
       </c>
       <c r="AF144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG144" s="2" t="n">
         <v>5</v>
       </c>
       <c r="AH144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI144" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>2458</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Vahid</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Allahverdi oğlu</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Ömərov</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
@@ -18339,107 +18339,107 @@
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=SGgBd6UAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O145" s="2" t="n">
         <v>951</v>
       </c>
       <c r="P145" s="2" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="Q145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U145" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V145" s="2" t="n">
         <v>3</v>
       </c>
       <c r="W145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X145" s="2" t="n">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="Y145" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z145" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA145" s="2" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="AB145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC145" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AD145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE145" s="2" t="n">
         <v>100</v>
       </c>
       <c r="AF145" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG145" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH145" s="2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI145" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>2437</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Liliya</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Fridun qızı</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
@@ -18486,51 +18486,51 @@
       <c r="N146" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=9chw5fgAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
         <v>930</v>
       </c>
       <c r="P146" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U146" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V146" s="2" t="n">
         <v>1</v>
       </c>
       <c r="W146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X146" s="2" t="n">
         <v>97</v>
       </c>
       <c r="Y146" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z146" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA146" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC146" s="2" t="n">
         <v>1</v>
@@ -18593,86 +18593,86 @@
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
           <t>Google Scholar</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=RTzVdDIAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
         <v>947</v>
       </c>
       <c r="P147" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="Q147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U147" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V147" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X147" s="2" t="n">
         <v>19</v>
       </c>
       <c r="Y147" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z147" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AA147" s="2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC147" s="2" t="n">
         <v>2</v>
       </c>
       <c r="AD147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE147" s="2" t="n">
         <v>19</v>
       </c>
       <c r="AF147" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AG147" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AH147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI147" s="2" t="n">
         <v>1</v>
       </c>
@@ -18732,82 +18732,82 @@
       <c r="N148" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=ziWBClsAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O148" s="2" t="n">
         <v>935</v>
       </c>
       <c r="P148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U148" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X148" s="2" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Y148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE148" s="2" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AF148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI148" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>2457</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Badam</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
@@ -18855,51 +18855,51 @@
       <c r="N149" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=XktdEXoAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
         <v>950</v>
       </c>
       <c r="P149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U149" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X149" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y149" s="2" t="n">
         <v>1</v>
       </c>
       <c r="Z149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC149" s="2" t="n">
         <v>0</v>
@@ -18978,51 +18978,51 @@
       <c r="N150" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=nFaaptMAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O150" s="2" t="n">
         <v>931</v>
       </c>
       <c r="P150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U150" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X150" s="2" t="n">
         <v>2</v>
       </c>
       <c r="Y150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC150" s="2" t="n">
         <v>0</v>
@@ -19101,51 +19101,51 @@
       <c r="N151" t="inlineStr">
         <is>
           <t>https://scholar.google.com/citations?user=seN3WykAAAAJ&amp;amp;hl=en</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
         <v>934</v>
       </c>
       <c r="P151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U151" t="inlineStr">
         <is>
-          <t>2026-06-04T02:35:48.775231</t>
+          <t>2026-09-14T14:45:02.940247</t>
         </is>
       </c>
       <c r="V151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X151" s="2" t="n">
         <v>4</v>
       </c>
       <c r="Y151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC151" s="2" t="n">
         <v>0</v>