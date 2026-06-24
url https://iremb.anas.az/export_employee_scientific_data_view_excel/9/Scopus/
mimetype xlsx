--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -1013,51 +1013,51 @@
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Abasov</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>Müasirfəlsəfə problemləri</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="n">
         <v>0</v>
@@ -1695,51 +1695,51 @@
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Professor</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>Davamlı inkişafın fəlsəfəsi və sosiologiyası</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="2" t="n">
         <v>0</v>
@@ -2046,51 +2046,51 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Məlikli</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="2" t="n">
         <v>0</v>
@@ -2829,51 +2829,51 @@
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Məhəmməd oğlu</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Qurbanov</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q21" s="2" t="n">
         <v>0</v>
@@ -4185,51 +4185,51 @@
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Soltan qızı</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Əliyeva</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>Beynəlxalq əlaqələr</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q33" s="2" t="n">
         <v>0</v>
@@ -4415,51 +4415,51 @@
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Əşrəf qızı</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hacıyeva</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Sosial psixologiya</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q35" s="2" t="n">
         <v>0</v>
@@ -7313,51 +7313,51 @@
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Vəli qızı</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Əzimova</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Sosiologiya</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="n">
         <v>0</v>
@@ -7862,51 +7862,51 @@
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Xoşbəxt oğlu</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Mustafayev</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>Sosial fəlsəfə və ekoloji problemlər</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q66" s="2" t="n">
         <v>0</v>
@@ -10308,51 +10308,51 @@
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Soltan oğlu</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Cəbrayılov</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>İnformasiya cəmiyyətin fəlsəfi və sosioloji problemləri</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q88" s="2" t="n">
         <v>0</v>
@@ -11305,51 +11305,51 @@
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Rza qızı</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Mirzəzadə</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>Siyasətin fəlsəfəsi və sosialogiyası</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q97" s="2" t="n">
         <v>0</v>
@@ -12318,51 +12318,51 @@
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Hüseynov</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>fəlsəfə üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>Təhsil</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q106" s="2" t="n">
         <v>0</v>
@@ -12980,51 +12980,51 @@
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>İskəndər oğlu</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Əsədov</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>Estetika</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr"/>
       <c r="P112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q112" s="2" t="n">
         <v>0</v>
@@ -13876,51 +13876,51 @@
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Quliyeva</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>fəlsəfə elmləri doktoru</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
           <t>Multikulturalizm və torelantliq fəlsəfəsi</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M120" t="inlineStr"/>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr"/>
       <c r="P120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q120" s="2" t="n">
         <v>0</v>
@@ -16447,51 +16447,51 @@
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Həbibbəyli</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>siyasi elmlər üzrə fəlsəfə doktoru</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Dosent</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr">
         <is>
           <t>Enerji təhlükəsizliyi siyasəti və gürcüstanşünaslıq</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>şöbə müdiri</t>
+          <t>Şöbə müdiri</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M143" t="inlineStr"/>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr"/>
       <c r="P143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q143" s="2" t="n">
         <v>0</v>