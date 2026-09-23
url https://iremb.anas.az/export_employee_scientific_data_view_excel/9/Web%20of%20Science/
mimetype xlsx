--- v0 (2026-05-30)
+++ v1 (2026-09-23)
@@ -1400,51 +1400,51 @@
       <c r="N8" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/ABX-3927-2022</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>2832</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="2" t="n">
         <v>8</v>
       </c>
       <c r="S8" s="2" t="n">
         <v>2</v>
       </c>
       <c r="T8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2026-05-13T07:38:03.868841</t>
+          <t>2026-09-18T00:41:58.533922</t>
         </is>
       </c>
       <c r="V8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0</v>
@@ -1864,61 +1864,61 @@
       <c r="L12" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/338727</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>2834</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="Q12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="S12" s="2" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T12" s="2" t="n">
         <v>6</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>2026-05-13T07:38:03.868841</t>
+          <t>2026-09-18T00:41:58.533922</t>
         </is>
       </c>
       <c r="V12" s="2" t="n">
         <v>2</v>
       </c>
       <c r="W12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>6</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>3</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>2</v>
@@ -2227,51 +2227,51 @@
       <c r="N15" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/AFY-5376-2022</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>2831</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="2" t="n">
         <v>8</v>
       </c>
       <c r="S15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>2026-05-13T07:38:03.868841</t>
+          <t>2026-09-18T00:41:58.533922</t>
         </is>
       </c>
       <c r="V15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0</v>
@@ -10612,51 +10612,51 @@
       <c r="N90" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/JSL-4484-2023</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>2833</v>
       </c>
       <c r="P90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2026-05-13T07:38:03.868841</t>
+          <t>2026-09-18T00:41:58.533922</t>
         </is>
       </c>
       <c r="V90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC90" s="2" t="n">
         <v>0</v>
@@ -16660,51 +16660,51 @@
       <c r="N144" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/ADF-2710-2022</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
         <v>1301</v>
       </c>
       <c r="P144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R144" s="2" t="n">
         <v>2</v>
       </c>
       <c r="S144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="T144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U144" t="inlineStr">
         <is>
-          <t>2026-05-13T07:38:03.868841</t>
+          <t>2026-09-18T00:41:58.533922</t>
         </is>
       </c>
       <c r="V144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Y144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC144" s="2" t="n">
         <v>0</v>
@@ -16771,102 +16771,96 @@
       <c r="J145" t="inlineStr">
         <is>
           <t>scientific</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>current</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>Fəlsəfə və Sosiologiya İnstitutu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>Web of Science</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>https://www.webofscience.com/wos/author/record/ABH-8069-2022</t>
         </is>
       </c>
-      <c r="O145" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O145" t="inlineStr"/>
       <c r="P145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Q145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="R145" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S145" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T145" s="2" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="U145" t="inlineStr"/>
       <c r="V145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="W145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="X145" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="Z145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AA145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AB145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AC145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AD145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AE145" s="2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AG145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AH145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="AI145" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>2437</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Liliya</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>